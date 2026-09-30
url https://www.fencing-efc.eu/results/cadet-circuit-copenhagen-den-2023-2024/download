--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2515,51 +2515,51 @@
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -2755,51 +2755,51 @@
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
@@ -2815,51 +2815,51 @@
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>52</v>
       </c>
       <c r="F20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
@@ -2935,51 +2935,51 @@
       </c>
       <c r="C25" t="s">
         <v>61</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>64</v>
       </c>
       <c r="D27">
         <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
@@ -3015,51 +3015,51 @@
       </c>
       <c r="C29" t="s">
         <v>67</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" t="s">
@@ -3309,51 +3309,51 @@
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>91</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>92</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>77</v>
       </c>
     </row>
@@ -3620,51 +3620,51 @@
       </c>
       <c r="C60" t="s">
         <v>117</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>120</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
         <v>56</v>
       </c>
     </row>
@@ -3768,71 +3768,71 @@
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>129</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>115</v>
       </c>
       <c r="F69" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>132</v>
       </c>
       <c r="D70">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>133</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
@@ -4202,51 +4202,51 @@
       </c>
       <c r="C90" t="s">
         <v>165</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>21</v>
       </c>
       <c r="F90" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>166</v>
       </c>
       <c r="D91">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>167</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>27</v>
       </c>
     </row>
@@ -4353,71 +4353,71 @@
       </c>
       <c r="C98" t="s">
         <v>174</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>29</v>
       </c>
       <c r="F98" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>176</v>
       </c>
       <c r="D99">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>177</v>
       </c>
       <c r="F99" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>179</v>
       </c>
       <c r="D100">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>180</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>181</v>
       </c>
       <c r="F101" t="s">
@@ -4450,51 +4450,51 @@
       </c>
       <c r="C103" t="s">
         <v>184</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>186</v>
       </c>
       <c r="D104">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>18</v>
       </c>
       <c r="F104" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>188</v>
       </c>
       <c r="D105">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>29</v>
       </c>
       <c r="F105" t="s">
@@ -4684,51 +4684,51 @@
       </c>
       <c r="C115" t="s">
         <v>206</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>207</v>
       </c>
       <c r="F115" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>209</v>
       </c>
       <c r="D116">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>38</v>
       </c>
       <c r="F116" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>211</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>21</v>
       </c>
       <c r="F117" t="s">
@@ -4841,51 +4841,51 @@
       </c>
       <c r="C123" t="s">
         <v>218</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>24</v>
       </c>
       <c r="F123" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>220</v>
       </c>
       <c r="D124">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>221</v>
       </c>
       <c r="D125">
         <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>38</v>
       </c>
       <c r="F125" t="s">
         <v>222</v>
       </c>
     </row>
@@ -4898,71 +4898,71 @@
       </c>
       <c r="C126" t="s">
         <v>223</v>
       </c>
       <c r="D126">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>109</v>
       </c>
       <c r="F126" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>224</v>
       </c>
       <c r="D127">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>29</v>
       </c>
       <c r="F127" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>225</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>18</v>
       </c>
       <c r="F128" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>227</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>45</v>
       </c>
       <c r="F129" t="s">
@@ -5128,119 +5128,119 @@
         <v>244</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>245</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>246</v>
       </c>
       <c r="D140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>247</v>
       </c>
       <c r="D141">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>52</v>
       </c>
       <c r="F141" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>249</v>
       </c>
       <c r="D142">
         <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>192</v>
       </c>
       <c r="F142" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>251</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>52</v>
       </c>
       <c r="F143" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>252</v>
       </c>
       <c r="D144">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>253</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>21</v>
       </c>
       <c r="F145" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
@@ -5272,85 +5272,85 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>257</v>
       </c>
       <c r="D148">
         <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>38</v>
       </c>
       <c r="F148" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>259</v>
       </c>
       <c r="D149">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>261</v>
       </c>
       <c r="D150">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>21</v>
       </c>
       <c r="F150" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>262</v>
       </c>
       <c r="D151">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>45</v>
       </c>
       <c r="F151" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>264</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
@@ -5667,51 +5667,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>291</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>38</v>
       </c>
       <c r="F173" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>292</v>
       </c>
       <c r="D174">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E174" t="s">
         <v>52</v>
       </c>
       <c r="F174" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>293</v>
       </c>
       <c r="D175">
         <v>16</v>
       </c>
       <c r="E175" t="s">
         <v>148</v>
       </c>
       <c r="F175" t="s">
         <v>294</v>
       </c>
     </row>
@@ -5885,51 +5885,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>311</v>
       </c>
       <c r="D186">
         <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>115</v>
       </c>
       <c r="F186" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>312</v>
       </c>
       <c r="D187">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>24</v>
       </c>
       <c r="F187" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>314</v>
       </c>
       <c r="D188">
         <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
@@ -6236,51 +6236,51 @@
       </c>
       <c r="C5" t="s">
         <v>334</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>177</v>
       </c>
       <c r="F5" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>336</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>337</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
@@ -6296,51 +6296,51 @@
       </c>
       <c r="C8" t="s">
         <v>339</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>340</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>341</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>342</v>
       </c>
     </row>
@@ -6373,91 +6373,91 @@
       </c>
       <c r="C12" t="s">
         <v>345</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>346</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>347</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>349</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>351</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
     </row>
@@ -6470,51 +6470,51 @@
       </c>
       <c r="C17" t="s">
         <v>352</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>353</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>355</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
     </row>
@@ -6544,51 +6544,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>357</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>358</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>192</v>
       </c>
       <c r="F22" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>359</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
@@ -6624,51 +6624,51 @@
       </c>
       <c r="C25" t="s">
         <v>364</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>366</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>367</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
@@ -6878,128 +6878,128 @@
       </c>
       <c r="C38" t="s">
         <v>382</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>384</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>386</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>38</v>
       </c>
       <c r="F40" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>388</v>
       </c>
       <c r="D41">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>389</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>390</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>115</v>
       </c>
       <c r="F43" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>391</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>136</v>
       </c>
       <c r="F44" t="s">
@@ -7015,51 +7015,51 @@
       </c>
       <c r="C45" t="s">
         <v>392</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>393</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>394</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>29</v>
       </c>
       <c r="F47" t="s">
@@ -7189,51 +7189,51 @@
       </c>
       <c r="C54" t="s">
         <v>404</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>148</v>
       </c>
       <c r="F54" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>405</v>
       </c>
       <c r="D55">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>407</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
@@ -7526,51 +7526,51 @@
       </c>
       <c r="C71" t="s">
         <v>426</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>427</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>148</v>
       </c>
       <c r="F72" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>428</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
     </row>
@@ -7897,51 +7897,51 @@
       </c>
       <c r="C90" t="s">
         <v>448</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>449</v>
       </c>
       <c r="D91">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>18</v>
       </c>
       <c r="F91" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>450</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>52</v>
       </c>
       <c r="F92" t="s">
@@ -8191,51 +8191,51 @@
       </c>
       <c r="C105" t="s">
         <v>470</v>
       </c>
       <c r="D105">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>148</v>
       </c>
       <c r="F105" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>471</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>207</v>
       </c>
       <c r="F106" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>472</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>18</v>
       </c>
     </row>
@@ -8348,51 +8348,51 @@
       </c>
       <c r="C113" t="s">
         <v>479</v>
       </c>
       <c r="D113">
         <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>52</v>
       </c>
       <c r="F113" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>480</v>
       </c>
       <c r="D114">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>45</v>
       </c>
       <c r="F114" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>481</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>21</v>
       </c>
       <c r="F115" t="s">
@@ -8408,68 +8408,68 @@
       </c>
       <c r="C116" t="s">
         <v>483</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>29</v>
       </c>
       <c r="F116" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>485</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>486</v>
       </c>
       <c r="D118">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>136</v>
       </c>
       <c r="F118" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>487</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>77</v>
       </c>
     </row>
@@ -8579,51 +8579,51 @@
       </c>
       <c r="C125" t="s">
         <v>493</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>494</v>
       </c>
       <c r="F125" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>496</v>
       </c>
       <c r="D126">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>207</v>
       </c>
       <c r="F126" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>498</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>119</v>
       </c>
       <c r="F127" t="s">
@@ -8699,51 +8699,51 @@
       </c>
       <c r="C131" t="s">
         <v>503</v>
       </c>
       <c r="D131">
         <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>504</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>38</v>
       </c>
       <c r="F132" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>505</v>
       </c>
       <c r="D133">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>21</v>
       </c>
       <c r="F133" t="s">
         <v>62</v>
       </c>
     </row>
@@ -8798,51 +8798,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>509</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>21</v>
       </c>
       <c r="F137" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>510</v>
       </c>
       <c r="D138">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>38</v>
       </c>
       <c r="F138" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>512</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>21</v>
       </c>
       <c r="F139" t="s">
         <v>513</v>
       </c>
     </row>
@@ -9038,116 +9038,116 @@
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>526</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>527</v>
       </c>
       <c r="D153">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>528</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>529</v>
       </c>
       <c r="D155">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>18</v>
       </c>
       <c r="F155" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>530</v>
       </c>
       <c r="D156">
         <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>531</v>
       </c>
       <c r="D157">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>532</v>
       </c>
       <c r="D158">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>27</v>
       </c>
     </row>
@@ -9171,51 +9171,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>534</v>
       </c>
       <c r="D160">
         <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>45</v>
       </c>
       <c r="F160" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>535</v>
       </c>
       <c r="D161">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>536</v>
       </c>
       <c r="D162">
         <v>17</v>
       </c>
       <c r="E162" t="s">
         <v>148</v>
       </c>
       <c r="F162" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
@@ -9332,51 +9332,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>546</v>
       </c>
       <c r="D170">
         <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>547</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>207</v>
       </c>
       <c r="F171" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>549</v>
       </c>
       <c r="D172">
         <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>151</v>
       </c>
       <c r="F172" t="s">
         <v>152</v>
       </c>
     </row>
@@ -9819,51 +9819,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>582</v>
       </c>
       <c r="D199">
         <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>148</v>
       </c>
       <c r="F199" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>583</v>
       </c>
       <c r="D200">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>362</v>
       </c>
       <c r="F200" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>584</v>
       </c>
       <c r="D201">
         <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>18</v>
       </c>
       <c r="F201" t="s">
         <v>226</v>
       </c>
     </row>
@@ -10082,51 +10082,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>599</v>
       </c>
       <c r="D215">
         <v>19</v>
       </c>
       <c r="E215" t="s">
         <v>77</v>
       </c>
       <c r="F215" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>601</v>
       </c>
       <c r="D216">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>602</v>
       </c>
       <c r="D217">
         <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>192</v>
       </c>
       <c r="F217" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>213</v>
@@ -10198,51 +10198,51 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>609</v>
       </c>
       <c r="D222">
         <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>611</v>
       </c>
       <c r="D223">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E223" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>612</v>
       </c>
       <c r="D224">
         <v>18</v>
       </c>
       <c r="E224" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>613</v>
@@ -10257,51 +10257,51 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>614</v>
       </c>
       <c r="D226">
         <v>18</v>
       </c>
       <c r="E226" t="s">
         <v>18</v>
       </c>
       <c r="F226" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>223</v>
       </c>
       <c r="C227" t="s">
         <v>615</v>
       </c>
       <c r="D227">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E227" t="s">
         <v>45</v>
       </c>
       <c r="F227" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>616</v>
       </c>
       <c r="D228">
         <v>18</v>
       </c>
       <c r="E228" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>224</v>
@@ -10441,51 +10441,51 @@
     <row r="237" spans="1:6">
       <c r="A237">
         <v>233</v>
       </c>
       <c r="C237" t="s">
         <v>625</v>
       </c>
       <c r="D237">
         <v>18</v>
       </c>
       <c r="E237" t="s">
         <v>45</v>
       </c>
       <c r="F237" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>233</v>
       </c>
       <c r="C238" t="s">
         <v>626</v>
       </c>
       <c r="D238">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E238" t="s">
         <v>7</v>
       </c>
       <c r="F238" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>233</v>
       </c>
       <c r="C239" t="s">
         <v>628</v>
       </c>
       <c r="D239">
         <v>17</v>
       </c>
       <c r="E239" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>236</v>