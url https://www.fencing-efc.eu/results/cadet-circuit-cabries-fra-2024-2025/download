--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2408,136 +2408,136 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
@@ -2686,51 +2686,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>40</v>
       </c>
       <c r="F26" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>43</v>
       </c>
     </row>
@@ -2777,51 +2777,51 @@
       </c>
       <c r="C30" t="s">
         <v>46</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>40</v>
       </c>
       <c r="F30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>48</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>49</v>
       </c>
       <c r="F31" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>51</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>43</v>
       </c>
       <c r="F32" t="s">
@@ -3270,68 +3270,68 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>95</v>
       </c>
       <c r="D58">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>62</v>
       </c>
       <c r="F58" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>97</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3358,51 +3358,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>100</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>101</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
@@ -3794,51 +3794,51 @@
       </c>
       <c r="C84" t="s">
         <v>136</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>112</v>
       </c>
       <c r="F84" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>137</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>62</v>
       </c>
       <c r="F85" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>139</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>43</v>
       </c>
       <c r="F86" t="s">
@@ -3948,51 +3948,51 @@
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>148</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>149</v>
       </c>
       <c r="D93">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>150</v>
       </c>
       <c r="D94">
         <v>14</v>
       </c>
       <c r="E94" t="s">
         <v>104</v>
       </c>
       <c r="F94" t="s">
         <v>151</v>
       </c>
     </row>
@@ -4139,51 +4139,51 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>163</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>165</v>
       </c>
       <c r="D103">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>62</v>
       </c>
       <c r="F103" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>167</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>104</v>
       </c>
       <c r="F104" t="s">
@@ -4259,51 +4259,51 @@
       </c>
       <c r="C108" t="s">
         <v>173</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>43</v>
       </c>
       <c r="F108" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>175</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>176</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>62</v>
       </c>
       <c r="F110" t="s">
         <v>63</v>
       </c>
     </row>
@@ -4313,51 +4313,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>177</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>178</v>
       </c>
       <c r="D112">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>104</v>
       </c>
       <c r="F112" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>180</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4657,51 +4657,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>202</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>203</v>
       </c>
       <c r="D131">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>49</v>
       </c>
       <c r="F131" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>205</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
       <c r="F132" t="s">
         <v>206</v>
       </c>
     </row>
@@ -4722,51 +4722,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>208</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>62</v>
       </c>
       <c r="F134" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>210</v>
       </c>
       <c r="D135">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>211</v>
       </c>
       <c r="D136">
         <v>14</v>
       </c>
       <c r="E136" t="s">
         <v>40</v>
       </c>
       <c r="F136" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
@@ -4942,51 +4942,51 @@
         <v>90</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>226</v>
       </c>
       <c r="D148">
         <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>227</v>
       </c>
       <c r="D149">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>112</v>
       </c>
       <c r="F149" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>229</v>
       </c>
       <c r="D150">
         <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>104</v>
       </c>
       <c r="F150" t="s">
         <v>230</v>
       </c>
     </row>
@@ -5044,51 +5044,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>236</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>49</v>
       </c>
       <c r="F154" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>237</v>
       </c>
       <c r="D155">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>62</v>
       </c>
       <c r="F155" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>239</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
@@ -5106,85 +5106,85 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>241</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>43</v>
       </c>
       <c r="F158" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>243</v>
       </c>
       <c r="D159">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>43</v>
       </c>
       <c r="F159" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>244</v>
       </c>
       <c r="D160">
         <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>43</v>
       </c>
       <c r="F160" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>245</v>
       </c>
       <c r="D161">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>62</v>
       </c>
       <c r="F161" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>247</v>
       </c>
       <c r="D162">
         <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>248</v>
       </c>
       <c r="F162" t="s">
         <v>249</v>
       </c>
     </row>
@@ -5380,51 +5380,51 @@
         <v>267</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>268</v>
       </c>
       <c r="D175">
         <v>16</v>
       </c>
       <c r="E175" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>270</v>
       </c>
       <c r="D176">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>43</v>
       </c>
       <c r="F176" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>272</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>43</v>
       </c>
       <c r="F177" t="s">
         <v>162</v>
       </c>
     </row>
@@ -5529,51 +5529,51 @@
         <v>43</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>179</v>
       </c>
       <c r="C185" t="s">
         <v>281</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>282</v>
       </c>
       <c r="D186">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>283</v>
       </c>
       <c r="F186" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>285</v>
       </c>
       <c r="D187">
         <v>15</v>
       </c>
       <c r="E187" t="s">
         <v>123</v>
       </c>
       <c r="F187" t="s">
         <v>124</v>
       </c>
     </row>
@@ -5625,113 +5625,113 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>290</v>
       </c>
       <c r="D191">
         <v>16</v>
       </c>
       <c r="E191" t="s">
         <v>43</v>
       </c>
       <c r="F191" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>292</v>
       </c>
       <c r="D192">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>293</v>
       </c>
       <c r="D193">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>294</v>
       </c>
       <c r="D194">
         <v>17</v>
       </c>
       <c r="E194" t="s">
         <v>43</v>
       </c>
       <c r="F194" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>295</v>
       </c>
       <c r="D195">
         <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>266</v>
       </c>
       <c r="F195" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>297</v>
       </c>
       <c r="D196">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>104</v>
       </c>
       <c r="F196" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>299</v>
       </c>
       <c r="D197">
         <v>10</v>
       </c>
       <c r="E197" t="s">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -6181,51 +6181,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>326</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>327</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>328</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
@@ -6630,51 +6630,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>358</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>359</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>360</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>186</v>
       </c>
       <c r="F51" t="s">
         <v>361</v>
       </c>
     </row>
@@ -6721,51 +6721,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>364</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>365</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>43</v>
       </c>
       <c r="F55" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>366</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
     </row>
@@ -6832,111 +6832,111 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>370</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>371</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>43</v>
       </c>
       <c r="F61" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>372</v>
       </c>
       <c r="D62">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>43</v>
       </c>
       <c r="F62" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>374</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>104</v>
       </c>
       <c r="F63" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>375</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>40</v>
       </c>
       <c r="F64" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>376</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>377</v>
       </c>
     </row>
@@ -7140,51 +7140,51 @@
       </c>
       <c r="C76" t="s">
         <v>392</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>40</v>
       </c>
       <c r="F76" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>393</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>43</v>
       </c>
       <c r="F77" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>394</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>40</v>
       </c>
       <c r="F78" t="s">
@@ -7371,71 +7371,71 @@
       </c>
       <c r="C88" t="s">
         <v>407</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>408</v>
       </c>
       <c r="F88" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>410</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>43</v>
       </c>
       <c r="F89" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>412</v>
       </c>
       <c r="D90">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>266</v>
       </c>
       <c r="F90" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>414</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>43</v>
       </c>
     </row>
@@ -7522,51 +7522,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>419</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>420</v>
       </c>
       <c r="D97">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>421</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>43</v>
       </c>
       <c r="F98" t="s">
         <v>72</v>
       </c>
     </row>
@@ -7579,51 +7579,51 @@
       </c>
       <c r="C99" t="s">
         <v>422</v>
       </c>
       <c r="D99">
         <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>186</v>
       </c>
       <c r="F99" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>423</v>
       </c>
       <c r="D100">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>424</v>
       </c>
       <c r="D101">
         <v>15</v>
       </c>
       <c r="E101" t="s">
         <v>43</v>
       </c>
       <c r="F101" t="s">
         <v>52</v>
       </c>
     </row>
@@ -7636,128 +7636,128 @@
       </c>
       <c r="C102" t="s">
         <v>425</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>62</v>
       </c>
       <c r="F102" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>426</v>
       </c>
       <c r="D103">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>104</v>
       </c>
       <c r="F103" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>427</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>186</v>
       </c>
       <c r="F104" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>428</v>
       </c>
       <c r="D105">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>40</v>
       </c>
       <c r="F105" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>430</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>431</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>432</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>49</v>
       </c>
       <c r="F108" t="s">
         <v>385</v>
       </c>
     </row>
@@ -7861,51 +7861,51 @@
       </c>
       <c r="C114" t="s">
         <v>439</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>269</v>
       </c>
       <c r="F114" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>441</v>
       </c>
       <c r="D115">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>62</v>
       </c>
       <c r="F115" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>442</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>79</v>
       </c>
       <c r="F116" t="s">
@@ -8092,51 +8092,51 @@
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>454</v>
       </c>
       <c r="D126">
         <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>455</v>
       </c>
       <c r="D127">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E127" t="s">
         <v>43</v>
       </c>
       <c r="F127" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>457</v>
       </c>
       <c r="D128">
         <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>62</v>
       </c>
       <c r="F128" t="s">
@@ -8206,51 +8206,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>464</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>112</v>
       </c>
       <c r="F132" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>465</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>104</v>
       </c>
       <c r="F133" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>466</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>49</v>
       </c>
       <c r="F134" t="s">
         <v>467</v>
       </c>
     </row>
@@ -8288,85 +8288,85 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>470</v>
       </c>
       <c r="D137">
         <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>104</v>
       </c>
       <c r="F137" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>472</v>
       </c>
       <c r="D138">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>43</v>
       </c>
       <c r="F138" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>473</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>43</v>
       </c>
       <c r="F139" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>475</v>
       </c>
       <c r="D140">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>62</v>
       </c>
       <c r="F140" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>476</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>62</v>
       </c>
       <c r="F141" t="s">
         <v>68</v>
       </c>
     </row>
@@ -8684,119 +8684,119 @@
         <v>41</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>502</v>
       </c>
       <c r="D161">
         <v>16</v>
       </c>
       <c r="E161" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>503</v>
       </c>
       <c r="D162">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E162" t="s">
         <v>40</v>
       </c>
       <c r="F162" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>504</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>112</v>
       </c>
       <c r="F163" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>505</v>
       </c>
       <c r="D164">
         <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>49</v>
       </c>
       <c r="F164" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>506</v>
       </c>
       <c r="D165">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>62</v>
       </c>
       <c r="F165" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>507</v>
       </c>
       <c r="D166">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>269</v>
       </c>
       <c r="F166" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>508</v>
       </c>
       <c r="D167">
         <v>17</v>
       </c>
       <c r="E167" t="s">
         <v>200</v>
       </c>
       <c r="F167" t="s">
         <v>509</v>
       </c>
     </row>
@@ -8922,51 +8922,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>518</v>
       </c>
       <c r="D175">
         <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>186</v>
       </c>
       <c r="F175" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>519</v>
       </c>
       <c r="D176">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E176" t="s">
         <v>49</v>
       </c>
       <c r="F176" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>521</v>
       </c>
       <c r="D177">
         <v>16</v>
       </c>
       <c r="E177" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
@@ -8987,51 +8987,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>523</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>62</v>
       </c>
       <c r="F179" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>524</v>
       </c>
       <c r="D180">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>43</v>
       </c>
       <c r="F180" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>525</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>269</v>
       </c>
       <c r="F181" t="s">
         <v>440</v>
       </c>
     </row>
@@ -9236,51 +9236,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>541</v>
       </c>
       <c r="D194">
         <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>40</v>
       </c>
       <c r="F194" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>542</v>
       </c>
       <c r="D195">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>79</v>
       </c>
       <c r="F195" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>543</v>
       </c>
       <c r="D196">
         <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>62</v>
       </c>
       <c r="F196" t="s">
         <v>144</v>
       </c>
     </row>
@@ -9570,51 +9570,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>567</v>
       </c>
       <c r="D214">
         <v>18</v>
       </c>
       <c r="E214" t="s">
         <v>104</v>
       </c>
       <c r="F214" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>568</v>
       </c>
       <c r="D215">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E215" t="s">
         <v>266</v>
       </c>
       <c r="F215" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>569</v>
       </c>
       <c r="D216">
         <v>16</v>
       </c>
       <c r="E216" t="s">
         <v>43</v>
       </c>
       <c r="F216" t="s">
         <v>570</v>
       </c>
     </row>
@@ -9635,65 +9635,65 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>572</v>
       </c>
       <c r="D218">
         <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>269</v>
       </c>
       <c r="F218" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="C219" t="s">
         <v>574</v>
       </c>
       <c r="D219">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>575</v>
       </c>
       <c r="D220">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E220" t="s">
         <v>43</v>
       </c>
       <c r="F220" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>576</v>
       </c>
       <c r="D221">
         <v>17</v>
       </c>
       <c r="E221" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
@@ -9821,51 +9821,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>588</v>
       </c>
       <c r="D230">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>40</v>
       </c>
       <c r="F230" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="C231" t="s">
         <v>589</v>
       </c>
       <c r="D231">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E231" t="s">
         <v>104</v>
       </c>
       <c r="F231" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>