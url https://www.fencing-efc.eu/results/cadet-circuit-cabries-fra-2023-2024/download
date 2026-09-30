--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2292,51 +2292,51 @@
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
@@ -2939,51 +2939,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>61</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>62</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>64</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
@@ -3010,51 +3010,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>67</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>68</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>69</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>70</v>
       </c>
       <c r="F48" t="s">
         <v>71</v>
       </c>
     </row>
@@ -3067,51 +3067,51 @@
       </c>
       <c r="C49" t="s">
         <v>72</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>73</v>
       </c>
       <c r="F49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>75</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>73</v>
       </c>
       <c r="F50" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>77</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>63</v>
       </c>
       <c r="F51" t="s">
@@ -3127,51 +3127,51 @@
       </c>
       <c r="C52" t="s">
         <v>79</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>43</v>
       </c>
       <c r="F52" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>80</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>48</v>
       </c>
       <c r="F53" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>82</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3275,51 +3275,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>91</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>92</v>
       </c>
       <c r="D61">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>93</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
@@ -3554,51 +3554,51 @@
       </c>
       <c r="C75" t="s">
         <v>114</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>115</v>
       </c>
       <c r="F75" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>117</v>
       </c>
       <c r="D76">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>35</v>
       </c>
       <c r="F76" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>118</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>73</v>
       </c>
       <c r="F77" t="s">
@@ -3902,71 +3902,71 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>142</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>143</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>144</v>
       </c>
       <c r="F94" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>146</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>147</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
@@ -4224,88 +4224,88 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>165</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>166</v>
       </c>
       <c r="D111">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>70</v>
       </c>
       <c r="F111" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>168</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>169</v>
       </c>
       <c r="D113">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>170</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>48</v>
       </c>
       <c r="F114" t="s">
         <v>126</v>
       </c>
     </row>
@@ -4426,88 +4426,88 @@
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>179</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>181</v>
       </c>
       <c r="D122">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>35</v>
       </c>
       <c r="F122" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>183</v>
       </c>
       <c r="D123">
         <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>184</v>
       </c>
       <c r="D124">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>185</v>
       </c>
       <c r="D125">
         <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>57</v>
       </c>
       <c r="F125" t="s">
         <v>58</v>
       </c>
     </row>
@@ -4591,51 +4591,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>193</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>194</v>
       </c>
       <c r="D131">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>57</v>
       </c>
       <c r="F131" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>196</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
@@ -4715,51 +4715,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>207</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>208</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>200</v>
       </c>
       <c r="F139" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>210</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>35</v>
       </c>
       <c r="F140" t="s">
         <v>190</v>
       </c>
     </row>
@@ -4797,51 +4797,51 @@
         <v>74</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>214</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>215</v>
       </c>
       <c r="D144">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>48</v>
       </c>
       <c r="F144" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>216</v>
       </c>
       <c r="D145">
         <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>200</v>
       </c>
       <c r="F145" t="s">
         <v>201</v>
       </c>
     </row>
@@ -5203,68 +5203,68 @@
         <v>48</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>247</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>248</v>
       </c>
       <c r="D170">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>48</v>
       </c>
       <c r="F170" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>250</v>
       </c>
       <c r="D171">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>35</v>
       </c>
       <c r="F171" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>251</v>
       </c>
       <c r="D172">
         <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
@@ -5381,51 +5381,51 @@
         <v>201</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>260</v>
       </c>
       <c r="D180">
         <v>17</v>
       </c>
       <c r="E180" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>261</v>
       </c>
       <c r="D181">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>73</v>
       </c>
       <c r="F181" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>262</v>
       </c>
       <c r="D182">
         <v>18</v>
       </c>
       <c r="E182" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
@@ -5463,51 +5463,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="C185" t="s">
         <v>268</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>35</v>
       </c>
       <c r="F185" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>270</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>271</v>
       </c>
       <c r="D187">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>272</v>
@@ -5539,51 +5539,51 @@
         <v>274</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>275</v>
       </c>
       <c r="D190">
         <v>15</v>
       </c>
       <c r="E190" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>276</v>
       </c>
       <c r="D191">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>57</v>
       </c>
       <c r="F191" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>278</v>
       </c>
       <c r="D192">
         <v>16</v>
       </c>
       <c r="E192" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -5706,51 +5706,51 @@
       </c>
       <c r="C6" t="s">
         <v>284</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>48</v>
       </c>
       <c r="F6" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>285</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>286</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
@@ -6018,88 +6018,88 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>302</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>303</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>304</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>35</v>
       </c>
       <c r="F26" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>306</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>307</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
@@ -6393,51 +6393,51 @@
       </c>
       <c r="C45" t="s">
         <v>328</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>48</v>
       </c>
       <c r="F45" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>329</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>48</v>
       </c>
       <c r="F46" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>330</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6635,51 +6635,51 @@
       </c>
       <c r="C58" t="s">
         <v>344</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>57</v>
       </c>
       <c r="F58" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>345</v>
       </c>
       <c r="D59">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>48</v>
       </c>
       <c r="F59" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>346</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>48</v>
       </c>
       <c r="F60" t="s">
@@ -6968,51 +6968,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>366</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>367</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>29</v>
       </c>
       <c r="F77" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>368</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>63</v>
       </c>
     </row>
@@ -7187,91 +7187,91 @@
       </c>
       <c r="C88" t="s">
         <v>381</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>382</v>
       </c>
       <c r="F88" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>384</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>313</v>
       </c>
       <c r="F89" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>385</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>48</v>
       </c>
       <c r="F90" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>386</v>
       </c>
       <c r="D91">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>48</v>
       </c>
       <c r="F91" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>387</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>48</v>
       </c>
     </row>
@@ -7358,51 +7358,51 @@
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>393</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>394</v>
       </c>
       <c r="D98">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>48</v>
       </c>
       <c r="F98" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>396</v>
       </c>
       <c r="D99">
         <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>57</v>
       </c>
       <c r="F99" t="s">
@@ -7535,51 +7535,51 @@
       </c>
       <c r="C106" t="s">
         <v>405</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>48</v>
       </c>
       <c r="F106" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>406</v>
       </c>
       <c r="D107">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>48</v>
       </c>
       <c r="F107" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>407</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>43</v>
       </c>
       <c r="F108" t="s">
@@ -7763,51 +7763,51 @@
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>420</v>
       </c>
       <c r="D118">
         <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>421</v>
       </c>
       <c r="D119">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>35</v>
       </c>
       <c r="F119" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>422</v>
       </c>
       <c r="D120">
         <v>16</v>
       </c>
       <c r="E120" t="s">
         <v>200</v>
       </c>
       <c r="F120" t="s">
@@ -7957,91 +7957,91 @@
       </c>
       <c r="C128" t="s">
         <v>432</v>
       </c>
       <c r="D128">
         <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>382</v>
       </c>
       <c r="F128" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>434</v>
       </c>
       <c r="D129">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>115</v>
       </c>
       <c r="F129" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>436</v>
       </c>
       <c r="D130">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>73</v>
       </c>
       <c r="F130" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>437</v>
       </c>
       <c r="D131">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>29</v>
       </c>
       <c r="F131" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>438</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
@@ -8141,147 +8141,147 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>448</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>400</v>
       </c>
       <c r="F139" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>450</v>
       </c>
       <c r="D140">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>451</v>
       </c>
       <c r="D141">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>35</v>
       </c>
       <c r="F141" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>452</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>453</v>
       </c>
       <c r="D143">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>35</v>
       </c>
       <c r="F143" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>454</v>
       </c>
       <c r="D144">
         <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>115</v>
       </c>
       <c r="F144" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>455</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>73</v>
       </c>
       <c r="F145" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>456</v>
       </c>
       <c r="D146">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>70</v>
       </c>
       <c r="F146" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>457</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
@@ -8316,82 +8316,82 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>460</v>
       </c>
       <c r="D150">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>48</v>
       </c>
       <c r="F150" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>461</v>
       </c>
       <c r="D151">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>462</v>
       </c>
       <c r="D152">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E152" t="s">
         <v>35</v>
       </c>
       <c r="F152" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>463</v>
       </c>
       <c r="D153">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>464</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>73</v>
       </c>
       <c r="F154" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
@@ -8559,51 +8559,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>479</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>144</v>
       </c>
       <c r="F165" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>480</v>
       </c>
       <c r="D166">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>70</v>
       </c>
       <c r="F166" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>481</v>
       </c>
       <c r="D167">
         <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
@@ -8782,51 +8782,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>496</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>144</v>
       </c>
       <c r="F179" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>497</v>
       </c>
       <c r="D180">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>35</v>
       </c>
       <c r="F180" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>498</v>
       </c>
       <c r="D181">
         <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>35</v>
       </c>
       <c r="F181" t="s">
         <v>66</v>
       </c>
     </row>
@@ -8997,102 +8997,102 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>512</v>
       </c>
       <c r="D192">
         <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>73</v>
       </c>
       <c r="F192" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>514</v>
       </c>
       <c r="D193">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>57</v>
       </c>
       <c r="F193" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>515</v>
       </c>
       <c r="D194">
         <v>17</v>
       </c>
       <c r="E194" t="s">
         <v>29</v>
       </c>
       <c r="F194" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>516</v>
       </c>
       <c r="D195">
         <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>73</v>
       </c>
       <c r="F195" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>193</v>
       </c>
       <c r="C196" t="s">
         <v>517</v>
       </c>
       <c r="D196">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E196" t="s">
         <v>200</v>
       </c>
       <c r="F196" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>518</v>
       </c>
       <c r="D197">
         <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
@@ -9189,51 +9189,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>527</v>
       </c>
       <c r="D204">
         <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>528</v>
       </c>
       <c r="D205">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>35</v>
       </c>
       <c r="F205" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>529</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>70</v>
       </c>
       <c r="F206" t="s">
         <v>71</v>
       </c>
     </row>
@@ -9316,96 +9316,96 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>535</v>
       </c>
       <c r="D212">
         <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>70</v>
       </c>
       <c r="F212" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>536</v>
       </c>
       <c r="D213">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E213" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>537</v>
       </c>
       <c r="D214">
         <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>538</v>
       </c>
       <c r="D215">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E215" t="s">
         <v>48</v>
       </c>
       <c r="F215" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>539</v>
       </c>
       <c r="D216">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E216" t="s">
         <v>524</v>
       </c>
       <c r="F216" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>540</v>
       </c>
       <c r="D217">
         <v>19</v>
       </c>
       <c r="E217" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
@@ -9508,51 +9508,51 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>221</v>
       </c>
       <c r="C224" t="s">
         <v>547</v>
       </c>
       <c r="D224">
         <v>18</v>
       </c>
       <c r="E224" t="s">
         <v>48</v>
       </c>
       <c r="F224" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="C225" t="s">
         <v>548</v>
       </c>
       <c r="D225">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E225" t="s">
         <v>524</v>
       </c>
       <c r="F225" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>550</v>
       </c>
       <c r="D226">
         <v>19</v>
       </c>
       <c r="E226" t="s">
         <v>144</v>
       </c>
       <c r="F226" t="s">
         <v>551</v>
       </c>
     </row>
@@ -9593,51 +9593,51 @@
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="C229" t="s">
         <v>554</v>
       </c>
       <c r="D229">
         <v>17</v>
       </c>
       <c r="E229" t="s">
         <v>70</v>
       </c>
       <c r="F229" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>556</v>
       </c>
       <c r="D230">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E230" t="s">
         <v>144</v>
       </c>
       <c r="F230" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>226</v>
       </c>
       <c r="C231" t="s">
         <v>557</v>
       </c>
       <c r="D231">
         <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>70</v>
       </c>
       <c r="F231" t="s">
         <v>167</v>
       </c>
     </row>
@@ -9757,51 +9757,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>235</v>
       </c>
       <c r="C239" t="s">
         <v>565</v>
       </c>
       <c r="D239">
         <v>16</v>
       </c>
       <c r="E239" t="s">
         <v>57</v>
       </c>
       <c r="F239" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>237</v>
       </c>
       <c r="C240" t="s">
         <v>566</v>
       </c>
       <c r="D240">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E240" t="s">
         <v>57</v>
       </c>
       <c r="F240" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>238</v>
       </c>
       <c r="C241" t="s">
         <v>567</v>
       </c>
       <c r="D241">
         <v>16</v>
       </c>
       <c r="E241" t="s">
         <v>70</v>
       </c>
       <c r="F241" t="s">
         <v>167</v>
       </c>
     </row>