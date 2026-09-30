--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2290,51 +2290,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2529,68 +2529,68 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
@@ -2757,51 +2757,51 @@
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>49</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>56</v>
       </c>
       <c r="F28" t="s">
@@ -3082,85 +3082,85 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>56</v>
       </c>
       <c r="F46" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>83</v>
       </c>
     </row>
@@ -3267,71 +3267,71 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>92</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>22</v>
       </c>
       <c r="F54" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>94</v>
       </c>
       <c r="F55" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>96</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
@@ -3367,51 +3367,51 @@
       </c>
       <c r="C58" t="s">
         <v>100</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>49</v>
       </c>
       <c r="F58" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
       <c r="F60" t="s">
         <v>104</v>
       </c>
     </row>
@@ -4011,91 +4011,91 @@
       </c>
       <c r="C92" t="s">
         <v>150</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>66</v>
       </c>
       <c r="F92" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>152</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>153</v>
       </c>
       <c r="F93" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>155</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>157</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>32</v>
       </c>
       <c r="F95" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>159</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>27</v>
       </c>
     </row>
@@ -4125,51 +4125,51 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>162</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>163</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>32</v>
       </c>
       <c r="F99" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>164</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
@@ -4182,51 +4182,51 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>165</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>166</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>32</v>
       </c>
       <c r="F102" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>167</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
@@ -4430,91 +4430,91 @@
       </c>
       <c r="C114" t="s">
         <v>180</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>27</v>
       </c>
       <c r="F114" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>181</v>
       </c>
       <c r="D115">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>183</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>29</v>
       </c>
       <c r="F116" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>184</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>185</v>
       </c>
       <c r="F117" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>187</v>
       </c>
       <c r="D118">
         <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>32</v>
       </c>
       <c r="F118" t="s">
@@ -4527,51 +4527,51 @@
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>188</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>114</v>
       </c>
     </row>
@@ -4584,51 +4584,51 @@
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>193</v>
       </c>
       <c r="D123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>22</v>
       </c>
       <c r="F123" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>194</v>
       </c>
       <c r="D124">
         <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
@@ -4741,51 +4741,51 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>203</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>29</v>
       </c>
       <c r="F130" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>205</v>
       </c>
       <c r="D131">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>66</v>
       </c>
       <c r="F131" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>207</v>
       </c>
       <c r="D132">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
@@ -5120,51 +5120,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>235</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>114</v>
       </c>
       <c r="F153" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>236</v>
       </c>
       <c r="D154">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>237</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5768,201 +5768,201 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>281</v>
       </c>
       <c r="D192">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>153</v>
       </c>
       <c r="F192" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>283</v>
       </c>
       <c r="D193">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>284</v>
       </c>
       <c r="D194">
         <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>56</v>
       </c>
       <c r="F194" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>285</v>
       </c>
       <c r="D195">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>66</v>
       </c>
       <c r="F195" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>287</v>
       </c>
       <c r="D196">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>153</v>
       </c>
       <c r="F196" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>288</v>
       </c>
       <c r="D197">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>289</v>
       </c>
       <c r="D198">
         <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>27</v>
       </c>
       <c r="F198" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>290</v>
       </c>
       <c r="D199">
         <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>27</v>
       </c>
       <c r="F199" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>291</v>
       </c>
       <c r="D200">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E200" t="s">
         <v>66</v>
       </c>
       <c r="F200" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>292</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>114</v>
       </c>
       <c r="F201" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>293</v>
       </c>
       <c r="D202">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>294</v>
       </c>
       <c r="F202" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>296</v>
       </c>
       <c r="D203">
         <v>19</v>
       </c>
       <c r="E203" t="s">
         <v>66</v>
       </c>
       <c r="F203" t="s">
         <v>151</v>
       </c>
     </row>
@@ -6133,51 +6133,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>212</v>
       </c>
       <c r="C214" t="s">
         <v>311</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>153</v>
       </c>
       <c r="F214" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>312</v>
       </c>
       <c r="D215">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>313</v>
       </c>
       <c r="D216">
         <v>20</v>
       </c>
       <c r="E216" t="s">
         <v>314</v>
       </c>
       <c r="F216" t="s">
         <v>315</v>
       </c>
     </row>
@@ -6286,51 +6286,51 @@
         <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>321</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>322</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>323</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
     </row>
@@ -6454,51 +6454,51 @@
       </c>
       <c r="C12" t="s">
         <v>332</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>334</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>335</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>336</v>
       </c>
     </row>
@@ -6679,51 +6679,51 @@
       </c>
       <c r="C24" t="s">
         <v>347</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
       <c r="F24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>348</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>349</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
@@ -6898,51 +6898,51 @@
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>360</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>361</v>
       </c>
       <c r="D37">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>362</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
@@ -7040,51 +7040,51 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>369</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>370</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>371</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
@@ -7191,71 +7191,71 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>380</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>381</v>
       </c>
       <c r="D53">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>382</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>383</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
@@ -7373,51 +7373,51 @@
       </c>
       <c r="C62" t="s">
         <v>390</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>114</v>
       </c>
       <c r="F62" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>392</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>393</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>114</v>
       </c>
       <c r="F64" t="s">
         <v>131</v>
       </c>
     </row>
@@ -8148,88 +8148,88 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>439</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>440</v>
       </c>
       <c r="D104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>441</v>
       </c>
       <c r="D105">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>22</v>
       </c>
       <c r="F105" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>442</v>
       </c>
       <c r="D106">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>443</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>56</v>
       </c>
       <c r="F107" t="s">
@@ -8245,51 +8245,51 @@
       </c>
       <c r="C108" t="s">
         <v>445</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>29</v>
       </c>
       <c r="F108" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>446</v>
       </c>
       <c r="D109">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>114</v>
       </c>
       <c r="F109" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>447</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
@@ -8385,51 +8385,51 @@
       </c>
       <c r="C115" t="s">
         <v>453</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>29</v>
       </c>
       <c r="F115" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>454</v>
       </c>
       <c r="D116">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>32</v>
       </c>
       <c r="F116" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>456</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>49</v>
       </c>
     </row>
@@ -8476,51 +8476,51 @@
       </c>
       <c r="C120" t="s">
         <v>459</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>22</v>
       </c>
       <c r="F120" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>460</v>
       </c>
       <c r="D121">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>461</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
     </row>
@@ -8633,51 +8633,51 @@
       </c>
       <c r="C128" t="s">
         <v>470</v>
       </c>
       <c r="D128">
         <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>32</v>
       </c>
       <c r="F128" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>471</v>
       </c>
       <c r="D129">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>472</v>
       </c>
       <c r="F129" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>473</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>27</v>
       </c>
     </row>
@@ -8786,51 +8786,51 @@
         <v>151</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>480</v>
       </c>
       <c r="D137">
         <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>481</v>
       </c>
       <c r="D138">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>94</v>
       </c>
       <c r="F138" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>483</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
@@ -8899,102 +8899,102 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>489</v>
       </c>
       <c r="D144">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>29</v>
       </c>
       <c r="F144" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>490</v>
       </c>
       <c r="D145">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>56</v>
       </c>
       <c r="F145" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>491</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>56</v>
       </c>
       <c r="F146" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>492</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>29</v>
       </c>
       <c r="F147" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>493</v>
       </c>
       <c r="D148">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>495</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>56</v>
       </c>
       <c r="F149" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
@@ -9321,51 +9321,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>520</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>29</v>
       </c>
       <c r="F169" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>521</v>
       </c>
       <c r="D170">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>29</v>
       </c>
       <c r="F170" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>522</v>
       </c>
       <c r="D171">
         <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
@@ -9386,51 +9386,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>525</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>29</v>
       </c>
       <c r="F173" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>526</v>
       </c>
       <c r="D174">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>527</v>
       </c>
       <c r="D175">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>32</v>
       </c>
       <c r="F175" t="s">
         <v>455</v>
       </c>
     </row>
@@ -9533,51 +9533,51 @@
         <v>43</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>535</v>
       </c>
       <c r="D182">
         <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>536</v>
       </c>
       <c r="D183">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>537</v>
       </c>
       <c r="D184">
         <v>18</v>
       </c>
       <c r="E184" t="s">
         <v>94</v>
       </c>
       <c r="F184" t="s">
         <v>513</v>
       </c>
     </row>
@@ -9601,51 +9601,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>539</v>
       </c>
       <c r="D186">
         <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>540</v>
       </c>
       <c r="D187">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>541</v>
       </c>
       <c r="D188">
         <v>16</v>
       </c>
       <c r="E188" t="s">
         <v>114</v>
       </c>
       <c r="F188" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
@@ -10039,102 +10039,102 @@
         <v>57</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>570</v>
       </c>
       <c r="D213">
         <v>20</v>
       </c>
       <c r="E213" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>571</v>
       </c>
       <c r="D214">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>114</v>
       </c>
       <c r="F214" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>572</v>
       </c>
       <c r="D215">
         <v>20</v>
       </c>
       <c r="E215" t="s">
         <v>314</v>
       </c>
       <c r="F215" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>573</v>
       </c>
       <c r="D216">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
       <c r="F216" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>574</v>
       </c>
       <c r="D217">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>575</v>
       </c>
       <c r="D218">
         <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>110</v>
       </c>
       <c r="F218" t="s">
         <v>111</v>
       </c>
     </row>
@@ -10438,51 +10438,51 @@
     <row r="237" spans="1:6">
       <c r="A237">
         <v>232</v>
       </c>
       <c r="C237" t="s">
         <v>595</v>
       </c>
       <c r="D237">
         <v>16</v>
       </c>
       <c r="E237" t="s">
         <v>66</v>
       </c>
       <c r="F237" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>232</v>
       </c>
       <c r="C238" t="s">
         <v>596</v>
       </c>
       <c r="D238">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E238" t="s">
         <v>153</v>
       </c>
       <c r="F238" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>236</v>
       </c>
       <c r="C239" t="s">
         <v>598</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>7</v>
       </c>
       <c r="F239" t="s">
         <v>306</v>
       </c>
     </row>
@@ -10523,51 +10523,51 @@
     <row r="242" spans="1:6">
       <c r="A242">
         <v>238</v>
       </c>
       <c r="C242" t="s">
         <v>601</v>
       </c>
       <c r="D242">
         <v>17</v>
       </c>
       <c r="E242" t="s">
         <v>153</v>
       </c>
       <c r="F242" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>238</v>
       </c>
       <c r="C243" t="s">
         <v>602</v>
       </c>
       <c r="D243">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E243" t="s">
         <v>94</v>
       </c>
       <c r="F243" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>