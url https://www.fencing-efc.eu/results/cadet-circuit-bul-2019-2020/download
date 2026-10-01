--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2075,51 +2075,51 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2840,51 +2840,51 @@
       </c>
       <c r="C45" t="s">
         <v>75</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>76</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>43</v>
       </c>
       <c r="F46" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
@@ -2940,68 +2940,68 @@
       </c>
       <c r="C50" t="s">
         <v>82</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>83</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>84</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>85</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>86</v>
       </c>
     </row>
@@ -3034,91 +3034,91 @@
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>47</v>
       </c>
       <c r="F55" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>90</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>92</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>59</v>
       </c>
       <c r="F57" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>93</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>64</v>
       </c>
       <c r="F58" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3279,51 +3279,51 @@
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>108</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>109</v>
       </c>
       <c r="D69">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>110</v>
       </c>
       <c r="D70">
         <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>18</v>
       </c>
       <c r="F70" t="s">
@@ -3416,51 +3416,51 @@
       </c>
       <c r="C75" t="s">
         <v>120</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>64</v>
       </c>
       <c r="F75" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>122</v>
       </c>
       <c r="D76">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>123</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>102</v>
       </c>
     </row>
@@ -3661,51 +3661,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>135</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>136</v>
       </c>
       <c r="D89">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>137</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
@@ -3852,51 +3852,51 @@
       </c>
       <c r="C98" t="s">
         <v>150</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>47</v>
       </c>
       <c r="F98" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>151</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>18</v>
       </c>
       <c r="F99" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>152</v>
       </c>
       <c r="D100">
         <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>47</v>
       </c>
       <c r="F100" t="s">
@@ -3949,51 +3949,51 @@
       </c>
       <c r="C103" t="s">
         <v>156</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>157</v>
       </c>
       <c r="F103" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>159</v>
       </c>
       <c r="D104">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>18</v>
       </c>
       <c r="F104" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>160</v>
       </c>
       <c r="D105">
         <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>161</v>
       </c>
     </row>
@@ -4006,51 +4006,51 @@
       </c>
       <c r="C106" t="s">
         <v>162</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>21</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>163</v>
       </c>
       <c r="D107">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>21</v>
       </c>
       <c r="F107" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>165</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>21</v>
       </c>
       <c r="F108" t="s">
@@ -4083,51 +4083,51 @@
       </c>
       <c r="C110" t="s">
         <v>169</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>47</v>
       </c>
       <c r="F110" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>170</v>
       </c>
       <c r="D111">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>21</v>
       </c>
       <c r="F111" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>171</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>47</v>
       </c>
       <c r="F112" t="s">
@@ -4183,51 +4183,51 @@
       </c>
       <c r="C115" t="s">
         <v>176</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>47</v>
       </c>
       <c r="F115" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>177</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>47</v>
       </c>
       <c r="F116" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>178</v>
       </c>
       <c r="D117">
         <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>64</v>
       </c>
     </row>
@@ -4474,51 +4474,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>198</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>64</v>
       </c>
       <c r="F130" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>199</v>
       </c>
       <c r="D131">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>200</v>
       </c>
       <c r="D132">
         <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
@@ -4669,51 +4669,51 @@
         <v>158</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>213</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>214</v>
       </c>
       <c r="D143">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>54</v>
       </c>
       <c r="F143" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>215</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>21</v>
       </c>
       <c r="F144" t="s">
         <v>166</v>
       </c>
     </row>
@@ -4754,51 +4754,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>219</v>
       </c>
       <c r="D147">
         <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>189</v>
       </c>
       <c r="F147" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>221</v>
       </c>
       <c r="D148">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>59</v>
       </c>
       <c r="F148" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>222</v>
       </c>
       <c r="D149">
         <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>43</v>
       </c>
       <c r="F149" t="s">
         <v>223</v>
       </c>
     </row>
@@ -4907,51 +4907,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>233</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>59</v>
       </c>
       <c r="F156" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>234</v>
       </c>
       <c r="D157">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>21</v>
       </c>
       <c r="F157" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>235</v>
       </c>
       <c r="D158">
         <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>21</v>
       </c>
       <c r="F158" t="s">
         <v>203</v>
       </c>
     </row>
@@ -5111,51 +5111,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>247</v>
       </c>
       <c r="D168">
         <v>21</v>
       </c>
       <c r="E168" t="s">
         <v>54</v>
       </c>
       <c r="F168" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>248</v>
       </c>
       <c r="D169">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>249</v>
       </c>
       <c r="F169" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>251</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>54</v>
       </c>
       <c r="F170" t="s">
         <v>126</v>
       </c>
     </row>
@@ -5213,102 +5213,102 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>256</v>
       </c>
       <c r="D174">
         <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>54</v>
       </c>
       <c r="F174" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>257</v>
       </c>
       <c r="D175">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>21</v>
       </c>
       <c r="F175" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>258</v>
       </c>
       <c r="D176">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>43</v>
       </c>
       <c r="F176" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>260</v>
       </c>
       <c r="D177">
         <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>43</v>
       </c>
       <c r="F177" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>261</v>
       </c>
       <c r="D178">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E178" t="s">
         <v>54</v>
       </c>
       <c r="F178" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>262</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>64</v>
       </c>
       <c r="F179" t="s">
         <v>104</v>
       </c>
     </row>
@@ -5457,71 +5457,71 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>271</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>249</v>
       </c>
       <c r="F2" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>273</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>54</v>
       </c>
       <c r="F3" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>274</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>275</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
@@ -5707,68 +5707,68 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>288</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>289</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>290</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>291</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
@@ -5886,51 +5886,51 @@
       </c>
       <c r="C26" t="s">
         <v>298</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>64</v>
       </c>
       <c r="F26" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>300</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>301</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>64</v>
       </c>
       <c r="F28" t="s">
         <v>302</v>
       </c>
     </row>
@@ -5977,51 +5977,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>305</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>307</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>308</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>59</v>
       </c>
       <c r="F33" t="s">
         <v>155</v>
       </c>
     </row>
@@ -6353,51 +6353,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>331</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>332</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>333</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
@@ -6484,51 +6484,51 @@
       </c>
       <c r="C58" t="s">
         <v>339</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>54</v>
       </c>
       <c r="F58" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>340</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>341</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>43</v>
       </c>
       <c r="F60" t="s">
         <v>342</v>
       </c>
     </row>
@@ -6592,51 +6592,51 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>346</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>348</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>349</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>47</v>
       </c>
       <c r="F66" t="s">
         <v>116</v>
       </c>
     </row>
@@ -6774,51 +6774,51 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>357</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>358</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>43</v>
       </c>
       <c r="F75" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>359</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
@@ -7028,51 +7028,51 @@
       </c>
       <c r="C87" t="s">
         <v>371</v>
       </c>
       <c r="D87">
         <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
       <c r="F87" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>372</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>64</v>
       </c>
       <c r="F88" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>373</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
@@ -7188,51 +7188,51 @@
       </c>
       <c r="C95" t="s">
         <v>379</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>380</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>47</v>
       </c>
       <c r="F96" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>381</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>64</v>
       </c>
       <c r="F97" t="s">
@@ -7462,51 +7462,51 @@
       </c>
       <c r="C109" t="s">
         <v>396</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>21</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>397</v>
       </c>
       <c r="D110">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>47</v>
       </c>
       <c r="F110" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>398</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>54</v>
       </c>
       <c r="F111" t="s">
@@ -7719,51 +7719,51 @@
       </c>
       <c r="C122" t="s">
         <v>409</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>64</v>
       </c>
       <c r="F122" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>411</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>412</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>43</v>
       </c>
       <c r="F124" t="s">
         <v>246</v>
       </c>
     </row>
@@ -7898,51 +7898,51 @@
         <v>194</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>423</v>
       </c>
       <c r="D132">
         <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>424</v>
       </c>
       <c r="D133">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>43</v>
       </c>
       <c r="F133" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>426</v>
       </c>
       <c r="D134">
         <v>21</v>
       </c>
       <c r="E134" t="s">
         <v>47</v>
       </c>
       <c r="F134" t="s">
         <v>116</v>
       </c>
     </row>
@@ -7963,99 +7963,99 @@
         <v>259</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>428</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>429</v>
       </c>
       <c r="D137">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>430</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>189</v>
       </c>
       <c r="F138" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>432</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>18</v>
       </c>
       <c r="F139" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>433</v>
       </c>
       <c r="D140">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>320</v>
       </c>
       <c r="F140" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>435</v>
       </c>
       <c r="D141">
         <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
@@ -8076,85 +8076,85 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>437</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>43</v>
       </c>
       <c r="F143" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>438</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>54</v>
       </c>
       <c r="F144" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>439</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>189</v>
       </c>
       <c r="F145" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>440</v>
       </c>
       <c r="D146">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>47</v>
       </c>
       <c r="F146" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>441</v>
       </c>
       <c r="D147">
         <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
@@ -8243,51 +8243,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>448</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>64</v>
       </c>
       <c r="F153" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>449</v>
       </c>
       <c r="D154">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>320</v>
       </c>
       <c r="F154" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>451</v>
       </c>
       <c r="D155">
         <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>54</v>
       </c>
       <c r="F155" t="s">
         <v>126</v>
       </c>
     </row>
@@ -8464,51 +8464,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>466</v>
       </c>
       <c r="D166">
         <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>467</v>
       </c>
       <c r="D167">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>64</v>
       </c>
       <c r="F167" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>468</v>
       </c>
       <c r="D168">
         <v>21</v>
       </c>
       <c r="E168" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
@@ -8676,85 +8676,85 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>480</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>189</v>
       </c>
       <c r="F179" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>481</v>
       </c>
       <c r="D180">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>21</v>
       </c>
       <c r="F180" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>482</v>
       </c>
       <c r="D181">
         <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>464</v>
       </c>
       <c r="F181" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>483</v>
       </c>
       <c r="D182">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E182" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>484</v>
       </c>
       <c r="D183">
         <v>22</v>
       </c>
       <c r="E183" t="s">
         <v>464</v>
       </c>
       <c r="F183" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
@@ -8854,51 +8854,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>492</v>
       </c>
       <c r="D190">
         <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>54</v>
       </c>
       <c r="F190" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>493</v>
       </c>
       <c r="D191">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E191" t="s">
         <v>54</v>
       </c>
       <c r="F191" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>494</v>
       </c>
       <c r="D192">
         <v>22</v>
       </c>
       <c r="E192" t="s">
         <v>54</v>
       </c>
       <c r="F192" t="s">
         <v>126</v>
       </c>
     </row>