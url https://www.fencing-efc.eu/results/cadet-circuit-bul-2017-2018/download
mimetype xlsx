--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -1760,51 +1760,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
@@ -1880,51 +1880,51 @@
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
@@ -2040,91 +2040,91 @@
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -2140,51 +2140,51 @@
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>36</v>
       </c>
       <c r="F26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
@@ -2200,131 +2200,131 @@
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>62</v>
       </c>
       <c r="F29" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>40</v>
       </c>
       <c r="F30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
@@ -2340,51 +2340,51 @@
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -2440,71 +2440,71 @@
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>83</v>
       </c>
       <c r="F42" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
@@ -2580,51 +2580,51 @@
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="F48" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -2900,51 +2900,51 @@
       </c>
       <c r="C63" t="s">
         <v>116</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
@@ -3020,51 +3020,51 @@
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>40</v>
       </c>
       <c r="F71" t="s">
@@ -3494,128 +3494,128 @@
       </c>
       <c r="C93" t="s">
         <v>150</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>18</v>
       </c>
       <c r="F93" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>151</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>21</v>
       </c>
       <c r="F94" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>153</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
       <c r="F95" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>155</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>156</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>18</v>
       </c>
       <c r="F97" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>157</v>
       </c>
       <c r="D98">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>158</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>36</v>
       </c>
       <c r="F99" t="s">
@@ -3731,102 +3731,102 @@
       </c>
       <c r="C105" t="s">
         <v>169</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>170</v>
       </c>
       <c r="D106">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>171</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="F107" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>172</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>36</v>
       </c>
       <c r="F108" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>173</v>
       </c>
       <c r="D109">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>36</v>
       </c>
       <c r="F109" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>175</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>21</v>
       </c>
       <c r="F110" t="s">
         <v>92</v>
       </c>
     </row>
@@ -3915,153 +3915,153 @@
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>184</v>
       </c>
       <c r="D116">
         <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>18</v>
       </c>
       <c r="F116" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>185</v>
       </c>
       <c r="D117">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>36</v>
       </c>
       <c r="F117" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>187</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>83</v>
       </c>
       <c r="F118" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>188</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>36</v>
       </c>
       <c r="F119" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
         <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>190</v>
       </c>
       <c r="D121">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>21</v>
       </c>
       <c r="F122" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>193</v>
       </c>
       <c r="D123">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>36</v>
       </c>
       <c r="F123" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>195</v>
       </c>
       <c r="D124">
         <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>36</v>
       </c>
       <c r="F124" t="s">
         <v>194</v>
       </c>
     </row>
@@ -4167,51 +4167,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>202</v>
       </c>
       <c r="D131">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>203</v>
       </c>
       <c r="D132">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>168</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4352,51 +4352,51 @@
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>209</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>210</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>211</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
@@ -4569,51 +4569,51 @@
       </c>
       <c r="C18" t="s">
         <v>224</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>225</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>226</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
@@ -4746,51 +4746,51 @@
       </c>
       <c r="C27" t="s">
         <v>234</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>236</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>237</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>238</v>
       </c>
     </row>
@@ -4823,51 +4823,51 @@
       </c>
       <c r="C31" t="s">
         <v>240</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>241</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>40</v>
       </c>
       <c r="F32" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>242</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
@@ -4883,51 +4883,51 @@
       </c>
       <c r="C34" t="s">
         <v>243</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>244</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>245</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
@@ -5054,51 +5054,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>255</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>257</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>258</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>83</v>
       </c>
       <c r="F45" t="s">
@@ -5114,51 +5114,51 @@
       </c>
       <c r="C46" t="s">
         <v>259</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>260</v>
       </c>
       <c r="F46" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>262</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>263</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
@@ -5194,51 +5194,51 @@
       </c>
       <c r="C50" t="s">
         <v>265</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>266</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>267</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
@@ -5554,51 +5554,51 @@
       </c>
       <c r="C68" t="s">
         <v>283</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>284</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>286</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>182</v>
       </c>
     </row>
@@ -5771,51 +5771,51 @@
       </c>
       <c r="C79" t="s">
         <v>298</v>
       </c>
       <c r="D79">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
       <c r="F79" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>299</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>300</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>301</v>
       </c>
     </row>
@@ -5988,51 +5988,51 @@
       </c>
       <c r="C90" t="s">
         <v>314</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>36</v>
       </c>
       <c r="F90" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>316</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>317</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>36</v>
       </c>
       <c r="F92" t="s">
@@ -6268,51 +6268,51 @@
       </c>
       <c r="C104" t="s">
         <v>330</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>21</v>
       </c>
       <c r="F104" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>331</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>36</v>
       </c>
       <c r="F105" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>332</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
@@ -6479,51 +6479,51 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>346</v>
       </c>
       <c r="D115">
         <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>347</v>
       </c>
       <c r="D116">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E116" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="C117" t="s">
         <v>348</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>36</v>
       </c>
       <c r="F117" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
@@ -6660,51 +6660,51 @@
         <v>30</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="C126" t="s">
         <v>357</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="C127" t="s">
         <v>358</v>
       </c>
       <c r="D127">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>303</v>
       </c>
       <c r="F127" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="C128" t="s">
         <v>359</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>179</v>
       </c>
       <c r="F128" t="s">
         <v>360</v>
       </c>
     </row>
@@ -6728,51 +6728,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>362</v>
       </c>
       <c r="D130">
         <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>36</v>
       </c>
       <c r="F130" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>363</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="F131" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>365</v>
       </c>
       <c r="D132">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="F132" t="s">
         <v>48</v>
       </c>
     </row>
@@ -6793,51 +6793,51 @@
         <v>364</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>367</v>
       </c>
       <c r="D134">
         <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>368</v>
       </c>
       <c r="D135">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>369</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>36</v>
       </c>
       <c r="F136" t="s">
         <v>37</v>
       </c>
     </row>