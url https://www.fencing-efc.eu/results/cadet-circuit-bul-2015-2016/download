--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1916,51 +1916,51 @@
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32" t="s">
@@ -2153,51 +2153,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>36</v>
       </c>
       <c r="F43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
@@ -2213,111 +2213,111 @@
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>81</v>
       </c>
       <c r="F45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>39</v>
       </c>
       <c r="F47" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>36</v>
       </c>
       <c r="F48" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>94</v>
       </c>
       <c r="F49" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
@@ -2413,51 +2413,51 @@
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55">
         <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>103</v>
       </c>
       <c r="F55" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>39</v>
       </c>
       <c r="F56" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>21</v>
       </c>
       <c r="F57" t="s">
@@ -2767,91 +2767,91 @@
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>129</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>30</v>
       </c>
       <c r="F74" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>130</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>21</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2904,51 +2904,51 @@
       </c>
       <c r="C80" t="s">
         <v>135</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>138</v>
       </c>
     </row>
@@ -3041,51 +3041,51 @@
       </c>
       <c r="C87" t="s">
         <v>143</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>36</v>
       </c>
       <c r="F87" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>144</v>
       </c>
       <c r="D88">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
@@ -3098,167 +3098,167 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>146</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>21</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="C91" t="s">
         <v>147</v>
       </c>
       <c r="D91">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="C92" t="s">
         <v>148</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>39</v>
       </c>
       <c r="F92" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="C93" t="s">
         <v>149</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>39</v>
       </c>
       <c r="F93" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="C94" t="s">
         <v>150</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>36</v>
       </c>
       <c r="F94" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="C95" t="s">
         <v>151</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
       <c r="F95" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="C96" t="s">
         <v>152</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="C97" t="s">
         <v>153</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>36</v>
       </c>
       <c r="F97" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="C98" t="s">
         <v>154</v>
       </c>
       <c r="D98">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>39</v>
       </c>
       <c r="F98" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
       <c r="F99" t="s">
         <v>76</v>
       </c>
     </row>
@@ -3282,102 +3282,102 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="C101" t="s">
         <v>158</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>21</v>
       </c>
       <c r="F101" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="C102" t="s">
         <v>160</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>21</v>
       </c>
       <c r="F102" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="C103" t="s">
         <v>162</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>21</v>
       </c>
       <c r="F103" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="C104" t="s">
         <v>163</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>39</v>
       </c>
       <c r="F104" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="C105" t="s">
         <v>164</v>
       </c>
       <c r="D105">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>21</v>
       </c>
       <c r="F105" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="C106" t="s">
         <v>166</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>21</v>
       </c>
       <c r="F106" t="s">
         <v>79</v>
       </c>
     </row>
@@ -3523,51 +3523,51 @@
       </c>
       <c r="C3" t="s">
         <v>173</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>39</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>174</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>175</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
@@ -3791,51 +3791,51 @@
       </c>
       <c r="C17" t="s">
         <v>191</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>192</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>193</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
@@ -4022,51 +4022,51 @@
       </c>
       <c r="C29" t="s">
         <v>203</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>204</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>205</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
@@ -4841,51 +4841,51 @@
       </c>
       <c r="C71" t="s">
         <v>251</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>36</v>
       </c>
       <c r="F71" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>252</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>253</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
     </row>
@@ -4932,71 +4932,71 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>256</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>257</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>36</v>
       </c>
       <c r="F77" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>258</v>
       </c>
       <c r="D78">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
       <c r="F78" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>259</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>260</v>
       </c>
     </row>
@@ -5029,51 +5029,51 @@
       </c>
       <c r="C81" t="s">
         <v>262</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>36</v>
       </c>
       <c r="F81" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>263</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>264</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>21</v>
       </c>
       <c r="F83" t="s">
@@ -5229,51 +5229,51 @@
       </c>
       <c r="C91" t="s">
         <v>274</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>21</v>
       </c>
       <c r="F91" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>275</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>276</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
@@ -5351,51 +5351,51 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>281</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>282</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
       <c r="F99" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>283</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>39</v>
       </c>
       <c r="F100" t="s">
         <v>48</v>
       </c>
     </row>
@@ -5620,51 +5620,51 @@
       </c>
       <c r="C114" t="s">
         <v>299</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>103</v>
       </c>
       <c r="F114" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>300</v>
       </c>
       <c r="D115">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>36</v>
       </c>
       <c r="F115" t="s">
         <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>