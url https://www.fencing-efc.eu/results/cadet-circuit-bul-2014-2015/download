--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1767,51 +1767,51 @@
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>16.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2614,51 +2614,51 @@
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>110</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>4.0</v>
       </c>
       <c r="C66" t="s">
         <v>111</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>19</v>
       </c>
       <c r="F66" t="s">
@@ -3039,51 +3039,51 @@
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>137</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>2.0</v>
       </c>
       <c r="C87" t="s">
         <v>138</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>139</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3116,51 +3116,51 @@
       </c>
       <c r="C90" t="s">
         <v>141</v>
       </c>
       <c r="D90">
         <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>142</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>143</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>19</v>
       </c>
       <c r="F92" t="s">
         <v>89</v>
       </c>
     </row>
@@ -3173,51 +3173,51 @@
       </c>
       <c r="C93" t="s">
         <v>144</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>145</v>
       </c>
       <c r="D94">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>146</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>39</v>
       </c>
       <c r="F95" t="s">
         <v>113</v>
       </c>
     </row>
@@ -3247,51 +3247,51 @@
       </c>
       <c r="C97" t="s">
         <v>148</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>149</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>19</v>
       </c>
       <c r="F98" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>150</v>
       </c>
       <c r="D99">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
@@ -3304,65 +3304,65 @@
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>151</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>104</v>
       </c>
       <c r="F100" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="C101" t="s">
         <v>152</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="C102" t="s">
         <v>153</v>
       </c>
       <c r="D102">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>39</v>
       </c>
       <c r="F102" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="C103" t="s">
         <v>154</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
@@ -3397,51 +3397,51 @@
         <v>157</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="C106" t="s">
         <v>158</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>101</v>
       </c>
       <c r="C107" t="s">
         <v>159</v>
       </c>
       <c r="D107">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="C108" t="s">
         <v>160</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
         <v>40</v>
       </c>
     </row>
@@ -3482,96 +3482,96 @@
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="C111" t="s">
         <v>163</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>19</v>
       </c>
       <c r="F111" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="C112" t="s">
         <v>165</v>
       </c>
       <c r="D112">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>30</v>
       </c>
       <c r="F112" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>107</v>
       </c>
       <c r="C113" t="s">
         <v>166</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="C114" t="s">
         <v>167</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="C115" t="s">
         <v>168</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="C116" t="s">
         <v>170</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>54</v>
       </c>
     </row>
@@ -3917,51 +3917,51 @@
       </c>
       <c r="C13" t="s">
         <v>188</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>189</v>
       </c>
       <c r="D14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>190</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
@@ -4211,51 +4211,51 @@
       </c>
       <c r="C28" t="s">
         <v>203</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>204</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>205</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4348,51 +4348,51 @@
       </c>
       <c r="C35" t="s">
         <v>211</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>212</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>213</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
@@ -4647,51 +4647,51 @@
       </c>
       <c r="C51" t="s">
         <v>230</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>231</v>
       </c>
       <c r="D52">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>232</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>169</v>
       </c>
     </row>
@@ -4929,51 +4929,51 @@
       </c>
       <c r="C66" t="s">
         <v>248</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>39</v>
       </c>
       <c r="F66" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>249</v>
       </c>
       <c r="D67">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
       <c r="F67" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>250</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>251</v>
       </c>
       <c r="F68" t="s">
@@ -5026,51 +5026,51 @@
       </c>
       <c r="C71" t="s">
         <v>255</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
       <c r="F71" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>256</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>64</v>
       </c>
       <c r="F72" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>257</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>39</v>
       </c>
       <c r="F73" t="s">
@@ -5371,91 +5371,91 @@
       </c>
       <c r="C89" t="s">
         <v>273</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>39</v>
       </c>
       <c r="F89" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.5</v>
       </c>
       <c r="C90" t="s">
         <v>274</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>275</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
       <c r="F91" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>276</v>
       </c>
       <c r="D92">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>104</v>
       </c>
       <c r="F92" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>277</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>30</v>
       </c>
       <c r="F93" t="s">
@@ -5616,51 +5616,51 @@
         <v>157</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>288</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>289</v>
       </c>
       <c r="D103">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>290</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
@@ -5695,51 +5695,51 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>293</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>294</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>295</v>
       </c>
       <c r="D109">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>296</v>
@@ -5870,51 +5870,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>305</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="F118" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>306</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>307</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
@@ -5932,68 +5932,68 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>309</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>19</v>
       </c>
       <c r="F122" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>310</v>
       </c>
       <c r="D123">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>39</v>
       </c>
       <c r="F123" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>311</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>39</v>
       </c>
       <c r="F124" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>312</v>
       </c>
       <c r="D125">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>