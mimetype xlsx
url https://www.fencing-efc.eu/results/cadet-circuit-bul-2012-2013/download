--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -922,51 +922,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1632,108 +1632,108 @@
       </c>
       <c r="C38" t="s">
         <v>61</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>62</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
       <c r="F39" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>64</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>32</v>
       </c>
       <c r="F41" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>66</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>67</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
       <c r="F43" t="s">
@@ -2751,51 +2751,51 @@
       </c>
       <c r="C39" t="s">
         <v>134</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>135</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>136</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>128</v>
       </c>
     </row>
@@ -2959,51 +2959,51 @@
       </c>
       <c r="C50" t="s">
         <v>146</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>147</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>121</v>
       </c>
       <c r="F51" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>148</v>
       </c>
       <c r="D52">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
@@ -3013,51 +3013,51 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>149</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>32</v>
       </c>
       <c r="F53" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>150</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>121</v>
       </c>
       <c r="F54" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>32</v>
       </c>
       <c r="F55" t="s">
         <v>152</v>
       </c>
     </row>
@@ -3078,51 +3078,51 @@
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>154</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>155</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>121</v>
       </c>
       <c r="F58" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>156</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>32</v>
       </c>
       <c r="F59" t="s">
         <v>83</v>
       </c>
     </row>