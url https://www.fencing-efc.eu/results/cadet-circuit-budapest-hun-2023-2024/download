--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2683,51 +2683,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
@@ -2890,51 +2890,51 @@
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2947,51 +2947,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>35</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
@@ -3141,51 +3141,51 @@
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>44</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3534,88 +3534,88 @@
       </c>
       <c r="C47" t="s">
         <v>87</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>88</v>
       </c>
       <c r="F47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>94</v>
       </c>
       <c r="F50" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>96</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>97</v>
       </c>
     </row>
@@ -3802,51 +3802,51 @@
       </c>
       <c r="C61" t="s">
         <v>110</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
@@ -3979,51 +3979,51 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>128</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4056,51 +4056,51 @@
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>74</v>
       </c>
       <c r="F74" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>132</v>
       </c>
       <c r="D75">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>28</v>
       </c>
       <c r="F75" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
@@ -4113,51 +4113,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>44</v>
       </c>
       <c r="F78" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>120</v>
       </c>
       <c r="F79" t="s">
@@ -4293,51 +4293,51 @@
       </c>
       <c r="C86" t="s">
         <v>150</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>28</v>
       </c>
       <c r="F86" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>151</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>35</v>
       </c>
       <c r="F87" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>152</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
@@ -4681,51 +4681,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>176</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>177</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>120</v>
       </c>
       <c r="F108" t="s">
@@ -4738,51 +4738,51 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>104</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111">
         <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>38</v>
       </c>
     </row>
@@ -4792,51 +4792,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>184</v>
       </c>
       <c r="D112">
         <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>185</v>
       </c>
       <c r="D113">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
       <c r="F113" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>186</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
@@ -5169,51 +5169,51 @@
       </c>
       <c r="C131" t="s">
         <v>209</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>94</v>
       </c>
       <c r="F131" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>211</v>
       </c>
       <c r="D132">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>28</v>
       </c>
       <c r="F132" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>212</v>
       </c>
       <c r="D133">
         <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
@@ -5387,51 +5387,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>226</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>74</v>
       </c>
       <c r="F144" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>227</v>
       </c>
       <c r="D145">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>74</v>
       </c>
       <c r="F145" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>229</v>
       </c>
       <c r="D146">
         <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
       <c r="F146" t="s">
         <v>144</v>
       </c>
     </row>
@@ -5489,68 +5489,68 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>234</v>
       </c>
       <c r="D150">
         <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>108</v>
       </c>
       <c r="F150" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>236</v>
       </c>
       <c r="D151">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>238</v>
       </c>
       <c r="D152">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>239</v>
       </c>
       <c r="D153">
         <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>28</v>
       </c>
       <c r="F153" t="s">
         <v>29</v>
       </c>
     </row>
@@ -5707,51 +5707,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>253</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
       <c r="F163" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="C164" t="s">
         <v>254</v>
       </c>
       <c r="D164">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>28</v>
       </c>
       <c r="F164" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>159</v>
       </c>
       <c r="C165" t="s">
         <v>255</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>165</v>
       </c>
       <c r="F165" t="s">
         <v>256</v>
       </c>
     </row>
@@ -5908,51 +5908,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>269</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>20</v>
       </c>
       <c r="F175" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>271</v>
       </c>
       <c r="D176">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
       <c r="F176" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>272</v>
       </c>
       <c r="D177">
         <v>18</v>
       </c>
       <c r="E177" t="s">
         <v>88</v>
       </c>
       <c r="F177" t="s">
         <v>216</v>
       </c>
     </row>
@@ -6010,51 +6010,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>278</v>
       </c>
       <c r="D181">
         <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>10</v>
       </c>
       <c r="F181" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>280</v>
       </c>
       <c r="D182">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>281</v>
       </c>
       <c r="D183">
         <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>10</v>
       </c>
       <c r="F183" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
@@ -6086,68 +6086,68 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>284</v>
       </c>
       <c r="D186">
         <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>10</v>
       </c>
       <c r="F186" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>285</v>
       </c>
       <c r="D187">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>165</v>
       </c>
       <c r="F187" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>286</v>
       </c>
       <c r="D188">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>10</v>
       </c>
       <c r="F188" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>287</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
@@ -6360,51 +6360,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="C203" t="s">
         <v>306</v>
       </c>
       <c r="D203">
         <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>120</v>
       </c>
       <c r="F203" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>307</v>
       </c>
       <c r="D204">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>308</v>
       </c>
       <c r="D205">
         <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>35</v>
       </c>
       <c r="F205" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
@@ -6634,51 +6634,51 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="C220" t="s">
         <v>329</v>
       </c>
       <c r="D220">
         <v>17</v>
       </c>
       <c r="E220" t="s">
         <v>10</v>
       </c>
       <c r="F220" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>216</v>
       </c>
       <c r="C221" t="s">
         <v>330</v>
       </c>
       <c r="D221">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E221" t="s">
         <v>10</v>
       </c>
       <c r="F221" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>331</v>
       </c>
       <c r="D222">
         <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>28</v>
       </c>
       <c r="F222" t="s">
         <v>291</v>
       </c>
     </row>
@@ -6801,51 +6801,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>225</v>
       </c>
       <c r="C230" t="s">
         <v>342</v>
       </c>
       <c r="D230">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>74</v>
       </c>
       <c r="F230" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>226</v>
       </c>
       <c r="C231" t="s">
         <v>343</v>
       </c>
       <c r="D231">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E231" t="s">
         <v>74</v>
       </c>
       <c r="F231" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="C232" t="s">
         <v>344</v>
       </c>
       <c r="D232">
         <v>19</v>
       </c>
       <c r="E232" t="s">
         <v>20</v>
       </c>
       <c r="F232" t="s">
         <v>270</v>
       </c>
     </row>
@@ -6948,51 +6948,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="C239" t="s">
         <v>352</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>35</v>
       </c>
       <c r="F239" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>235</v>
       </c>
       <c r="C240" t="s">
         <v>353</v>
       </c>
       <c r="D240">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>20</v>
       </c>
       <c r="F240" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>235</v>
       </c>
       <c r="C241" t="s">
         <v>354</v>
       </c>
       <c r="D241">
         <v>16</v>
       </c>
       <c r="E241" t="s">
         <v>31</v>
       </c>
       <c r="F241" t="s">
         <v>355</v>
       </c>
     </row>
@@ -7369,51 +7369,51 @@
         <v>385</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>386</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>96.0</v>
       </c>
       <c r="C8" t="s">
         <v>387</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>388</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
     </row>
@@ -7500,68 +7500,68 @@
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>394</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>395</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>396</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>397</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
     </row>
@@ -7591,51 +7591,51 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>400</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>401</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>402</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>15</v>
@@ -8172,51 +8172,51 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>437</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>438</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>439</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52" t="s">
@@ -8272,51 +8272,51 @@
       </c>
       <c r="C55" t="s">
         <v>442</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>44</v>
       </c>
       <c r="F55" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>443</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>444</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>295</v>
       </c>
     </row>
@@ -8363,51 +8363,51 @@
       </c>
       <c r="C60" t="s">
         <v>447</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>44</v>
       </c>
       <c r="F60" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>448</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>449</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
@@ -8577,51 +8577,51 @@
       </c>
       <c r="C71" t="s">
         <v>461</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>28</v>
       </c>
       <c r="F71" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>462</v>
       </c>
       <c r="D72">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>88</v>
       </c>
       <c r="F72" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>464</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>44</v>
       </c>
       <c r="F73" t="s">
@@ -8677,51 +8677,51 @@
       </c>
       <c r="C76" t="s">
         <v>467</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>28</v>
       </c>
       <c r="F76" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>468</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>71</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>470</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>108</v>
       </c>
       <c r="F78" t="s">
@@ -8777,51 +8777,51 @@
       </c>
       <c r="C81" t="s">
         <v>474</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>28</v>
       </c>
       <c r="F81" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>475</v>
       </c>
       <c r="D82">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>64</v>
       </c>
       <c r="F82" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>476</v>
       </c>
       <c r="D83">
         <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
@@ -9108,111 +9108,111 @@
       </c>
       <c r="C98" t="s">
         <v>496</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>94</v>
       </c>
       <c r="F98" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>498</v>
       </c>
       <c r="D99">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>74</v>
       </c>
       <c r="F99" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>500</v>
       </c>
       <c r="D100">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>92</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>501</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>182</v>
       </c>
       <c r="F101" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>95</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>503</v>
       </c>
       <c r="D102">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>28</v>
       </c>
       <c r="F102" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>504</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>28</v>
       </c>
       <c r="F103" t="s">
@@ -9565,51 +9565,51 @@
       </c>
       <c r="C121" t="s">
         <v>531</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>31</v>
       </c>
       <c r="F121" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>533</v>
       </c>
       <c r="D122">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>74</v>
       </c>
       <c r="F122" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>534</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>94</v>
       </c>
       <c r="F123" t="s">
@@ -9679,51 +9679,51 @@
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>538</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>539</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>74</v>
       </c>
       <c r="F128" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>540</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>94</v>
       </c>
       <c r="F129" t="s">
@@ -9776,51 +9776,51 @@
       </c>
       <c r="C132" t="s">
         <v>543</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>544</v>
       </c>
       <c r="D133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>108</v>
       </c>
       <c r="F133" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>546</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>94</v>
       </c>
       <c r="F134" t="s">
@@ -10028,51 +10028,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>562</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="C148" t="s">
         <v>563</v>
       </c>
       <c r="D148">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>94</v>
       </c>
       <c r="F148" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>564</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
       <c r="F149" t="s">
         <v>134</v>
       </c>
     </row>
@@ -10283,51 +10283,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>581</v>
       </c>
       <c r="D162">
         <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>20</v>
       </c>
       <c r="F162" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>582</v>
       </c>
       <c r="D163">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>182</v>
       </c>
       <c r="F163" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>583</v>
       </c>
       <c r="D164">
         <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>35</v>
       </c>
       <c r="F164" t="s">
         <v>584</v>
       </c>
     </row>
@@ -10382,68 +10382,68 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>160</v>
       </c>
       <c r="C168" t="s">
         <v>588</v>
       </c>
       <c r="D168">
         <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>518</v>
       </c>
       <c r="F168" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="C169" t="s">
         <v>589</v>
       </c>
       <c r="D169">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>303</v>
       </c>
       <c r="F169" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>162</v>
       </c>
       <c r="C170" t="s">
         <v>590</v>
       </c>
       <c r="D170">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>15</v>
       </c>
       <c r="F170" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>591</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>10</v>
       </c>
       <c r="F171" t="s">
         <v>92</v>
       </c>
     </row>
@@ -10764,51 +10764,51 @@
         <v>612</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>184</v>
       </c>
       <c r="C191" t="s">
         <v>613</v>
       </c>
       <c r="D191">
         <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>185</v>
       </c>
       <c r="C192" t="s">
         <v>614</v>
       </c>
       <c r="D192">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>94</v>
       </c>
       <c r="F192" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>186</v>
       </c>
       <c r="C193" t="s">
         <v>616</v>
       </c>
       <c r="D193">
         <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>10</v>
       </c>
       <c r="F193" t="s">
         <v>38</v>
       </c>
     </row>
@@ -10894,51 +10894,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>192</v>
       </c>
       <c r="C199" t="s">
         <v>622</v>
       </c>
       <c r="D199">
         <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>94</v>
       </c>
       <c r="F199" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>623</v>
       </c>
       <c r="D200">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>10</v>
       </c>
       <c r="F200" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>624</v>
       </c>
       <c r="D201">
         <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>10</v>
       </c>
       <c r="F201" t="s">
         <v>115</v>
       </c>
     </row>
@@ -10962,102 +10962,102 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>627</v>
       </c>
       <c r="D203">
         <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>165</v>
       </c>
       <c r="F203" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="C204" t="s">
         <v>628</v>
       </c>
       <c r="D204">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>94</v>
       </c>
       <c r="F204" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
       </c>
       <c r="C205" t="s">
         <v>630</v>
       </c>
       <c r="D205">
         <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>20</v>
       </c>
       <c r="F205" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>631</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>165</v>
       </c>
       <c r="F206" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>200</v>
       </c>
       <c r="C207" t="s">
         <v>632</v>
       </c>
       <c r="D207">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E207" t="s">
         <v>74</v>
       </c>
       <c r="F207" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>201</v>
       </c>
       <c r="C208" t="s">
         <v>633</v>
       </c>
       <c r="D208">
         <v>18</v>
       </c>
       <c r="E208" t="s">
         <v>182</v>
       </c>
       <c r="F208" t="s">
         <v>222</v>
       </c>
     </row>
@@ -11293,51 +11293,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>216</v>
       </c>
       <c r="C223" t="s">
         <v>649</v>
       </c>
       <c r="D223">
         <v>18</v>
       </c>
       <c r="E223" t="s">
         <v>559</v>
       </c>
       <c r="F223" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>217</v>
       </c>
       <c r="C224" t="s">
         <v>650</v>
       </c>
       <c r="D224">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E224" t="s">
         <v>165</v>
       </c>
       <c r="F224" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>218</v>
       </c>
       <c r="C225" t="s">
         <v>651</v>
       </c>
       <c r="D225">
         <v>19</v>
       </c>
       <c r="E225" t="s">
         <v>165</v>
       </c>
       <c r="F225" t="s">
         <v>652</v>
       </c>
     </row>
@@ -11627,51 +11627,51 @@
     <row r="243" spans="1:6">
       <c r="A243">
         <v>236</v>
       </c>
       <c r="C243" t="s">
         <v>674</v>
       </c>
       <c r="D243">
         <v>16</v>
       </c>
       <c r="E243" t="s">
         <v>94</v>
       </c>
       <c r="F243" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>237</v>
       </c>
       <c r="C244" t="s">
         <v>675</v>
       </c>
       <c r="D244">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E244" t="s">
         <v>20</v>
       </c>
       <c r="F244" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>238</v>
       </c>
       <c r="C245" t="s">
         <v>676</v>
       </c>
       <c r="D245">
         <v>17</v>
       </c>
       <c r="E245" t="s">
         <v>165</v>
       </c>
       <c r="F245" t="s">
         <v>166</v>
       </c>
     </row>
@@ -11947,51 +11947,51 @@
     <row r="262" spans="1:6">
       <c r="A262">
         <v>255</v>
       </c>
       <c r="C262" t="s">
         <v>699</v>
       </c>
       <c r="D262">
         <v>18</v>
       </c>
       <c r="E262" t="s">
         <v>182</v>
       </c>
       <c r="F262" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>255</v>
       </c>
       <c r="C263" t="s">
         <v>701</v>
       </c>
       <c r="D263">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E263" t="s">
         <v>10</v>
       </c>
       <c r="F263" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>257</v>
       </c>
       <c r="C264" t="s">
         <v>702</v>
       </c>
       <c r="D264">
         <v>17</v>
       </c>
       <c r="E264" t="s">
         <v>120</v>
       </c>
       <c r="F264" t="s">
         <v>598</v>
       </c>
     </row>
@@ -12012,51 +12012,51 @@
         <v>38</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>259</v>
       </c>
       <c r="C266" t="s">
         <v>704</v>
       </c>
       <c r="D266">
         <v>18</v>
       </c>
       <c r="E266" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>260</v>
       </c>
       <c r="C267" t="s">
         <v>705</v>
       </c>
       <c r="D267">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E267" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>260</v>
       </c>
       <c r="C268" t="s">
         <v>706</v>
       </c>
       <c r="D268">
         <v>18</v>
       </c>
       <c r="E268" t="s">
         <v>120</v>
       </c>
       <c r="F268" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>262</v>
@@ -12210,51 +12210,51 @@
         <v>75</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>271</v>
       </c>
       <c r="C278" t="s">
         <v>718</v>
       </c>
       <c r="D278">
         <v>16</v>
       </c>
       <c r="E278" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>271</v>
       </c>
       <c r="C279" t="s">
         <v>719</v>
       </c>
       <c r="D279">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E279" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>271</v>
       </c>
       <c r="C280" t="s">
         <v>720</v>
       </c>
       <c r="D280">
         <v>19</v>
       </c>
       <c r="E280" t="s">
         <v>15</v>
       </c>
       <c r="F280" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>274</v>