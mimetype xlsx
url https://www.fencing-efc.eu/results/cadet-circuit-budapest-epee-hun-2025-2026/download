--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -3996,51 +3996,51 @@
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>22</v>
@@ -4081,51 +4081,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
@@ -4300,91 +4300,91 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>42</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>17</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4542,51 +4542,51 @@
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>28</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>71</v>
       </c>
       <c r="F36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4696,51 +4696,51 @@
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>71</v>
       </c>
       <c r="F43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>36</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4830,51 +4830,51 @@
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>29</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>44</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>98</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
     </row>
@@ -5201,51 +5201,51 @@
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>100</v>
       </c>
       <c r="F69" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>62</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>130</v>
       </c>
       <c r="D70">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>131</v>
       </c>
       <c r="D71">
         <v>15</v>
       </c>
       <c r="E71" t="s">
         <v>29</v>
       </c>
       <c r="F71" t="s">
         <v>96</v>
       </c>
     </row>
@@ -5369,51 +5369,51 @@
       </c>
       <c r="C78" t="s">
         <v>138</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>71</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>71</v>
       </c>
       <c r="F79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
     </row>
@@ -5506,51 +5506,51 @@
       </c>
       <c r="C85" t="s">
         <v>151</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>29</v>
       </c>
       <c r="F85" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>153</v>
       </c>
       <c r="D86">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>42</v>
       </c>
       <c r="F86" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>78</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>154</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>32</v>
       </c>
       <c r="F87" t="s">
@@ -5680,51 +5680,51 @@
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>169</v>
       </c>
       <c r="D95">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>32</v>
       </c>
       <c r="F95" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>88</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>171</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>100</v>
       </c>
       <c r="F96" t="s">
@@ -6241,51 +6241,51 @@
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>212</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>117</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>213</v>
       </c>
       <c r="D125">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>51</v>
       </c>
       <c r="F125" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>118</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>214</v>
       </c>
       <c r="D126">
         <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>32</v>
       </c>
       <c r="F126" t="s">
@@ -6650,68 +6650,68 @@
         <v>89</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>139</v>
       </c>
       <c r="C147" t="s">
         <v>245</v>
       </c>
       <c r="D147">
         <v>14</v>
       </c>
       <c r="E147" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>140</v>
       </c>
       <c r="C148" t="s">
         <v>247</v>
       </c>
       <c r="D148">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>32</v>
       </c>
       <c r="F148" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>140</v>
       </c>
       <c r="C149" t="s">
         <v>248</v>
       </c>
       <c r="D149">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>39</v>
       </c>
       <c r="F149" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>140</v>
       </c>
       <c r="C150" t="s">
         <v>249</v>
       </c>
       <c r="D150">
         <v>15</v>
       </c>
       <c r="E150" t="s">
         <v>51</v>
       </c>
       <c r="F150" t="s">
         <v>91</v>
       </c>
     </row>
@@ -6735,68 +6735,68 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>143</v>
       </c>
       <c r="C152" t="s">
         <v>251</v>
       </c>
       <c r="D152">
         <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>17</v>
       </c>
       <c r="F152" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>145</v>
       </c>
       <c r="C153" t="s">
         <v>252</v>
       </c>
       <c r="D153">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E153" t="s">
         <v>29</v>
       </c>
       <c r="F153" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>146</v>
       </c>
       <c r="C154" t="s">
         <v>253</v>
       </c>
       <c r="D154">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>147</v>
       </c>
       <c r="C155" t="s">
         <v>254</v>
       </c>
       <c r="D155">
         <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>255</v>
       </c>
       <c r="F155" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>148</v>
@@ -6893,51 +6893,51 @@
         <v>37</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>154</v>
       </c>
       <c r="C162" t="s">
         <v>267</v>
       </c>
       <c r="D162">
         <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>155</v>
       </c>
       <c r="C163" t="s">
         <v>268</v>
       </c>
       <c r="D163">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>156</v>
       </c>
       <c r="C164" t="s">
         <v>269</v>
       </c>
       <c r="D164">
         <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>14</v>
       </c>
       <c r="F164" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>156</v>
@@ -7040,51 +7040,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>163</v>
       </c>
       <c r="C171" t="s">
         <v>279</v>
       </c>
       <c r="D171">
         <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>79</v>
       </c>
       <c r="F171" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>163</v>
       </c>
       <c r="C172" t="s">
         <v>280</v>
       </c>
       <c r="D172">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>51</v>
       </c>
       <c r="F172" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>163</v>
       </c>
       <c r="C173" t="s">
         <v>281</v>
       </c>
       <c r="D173">
         <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>166</v>
@@ -7351,51 +7351,51 @@
         <v>152</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>182</v>
       </c>
       <c r="C190" t="s">
         <v>300</v>
       </c>
       <c r="D190">
         <v>15</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>183</v>
       </c>
       <c r="C191" t="s">
         <v>301</v>
       </c>
       <c r="D191">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>32</v>
       </c>
       <c r="F191" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>184</v>
       </c>
       <c r="C192" t="s">
         <v>302</v>
       </c>
       <c r="D192">
         <v>15</v>
       </c>
       <c r="E192" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>184</v>
@@ -7501,51 +7501,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>191</v>
       </c>
       <c r="C199" t="s">
         <v>311</v>
       </c>
       <c r="D199">
         <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>29</v>
       </c>
       <c r="F199" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>192</v>
       </c>
       <c r="C200" t="s">
         <v>312</v>
       </c>
       <c r="D200">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E200" t="s">
         <v>51</v>
       </c>
       <c r="F200" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>313</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>29</v>
       </c>
       <c r="F201" t="s">
         <v>152</v>
       </c>
     </row>
@@ -7634,51 +7634,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>199</v>
       </c>
       <c r="C207" t="s">
         <v>322</v>
       </c>
       <c r="D207">
         <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>17</v>
       </c>
       <c r="F207" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>199</v>
       </c>
       <c r="C208" t="s">
         <v>323</v>
       </c>
       <c r="D208">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E208" t="s">
         <v>14</v>
       </c>
       <c r="F208" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>201</v>
       </c>
       <c r="C209" t="s">
         <v>325</v>
       </c>
       <c r="D209">
         <v>14</v>
       </c>
       <c r="E209" t="s">
         <v>20</v>
       </c>
       <c r="F209" t="s">
         <v>89</v>
       </c>
     </row>
@@ -7702,51 +7702,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>202</v>
       </c>
       <c r="C211" t="s">
         <v>329</v>
       </c>
       <c r="D211">
         <v>16</v>
       </c>
       <c r="E211" t="s">
         <v>255</v>
       </c>
       <c r="F211" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>204</v>
       </c>
       <c r="C212" t="s">
         <v>330</v>
       </c>
       <c r="D212">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>205</v>
       </c>
       <c r="C213" t="s">
         <v>331</v>
       </c>
       <c r="D213">
         <v>16</v>
       </c>
       <c r="E213" t="s">
         <v>255</v>
       </c>
       <c r="F213" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>206</v>
@@ -7815,85 +7815,85 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>210</v>
       </c>
       <c r="C218" t="s">
         <v>336</v>
       </c>
       <c r="D218">
         <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>100</v>
       </c>
       <c r="F218" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>337</v>
       </c>
       <c r="D219">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>212</v>
       </c>
       <c r="C220" t="s">
         <v>339</v>
       </c>
       <c r="D220">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E220" t="s">
         <v>71</v>
       </c>
       <c r="F220" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>212</v>
       </c>
       <c r="C221" t="s">
         <v>340</v>
       </c>
       <c r="D221">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E221" t="s">
         <v>262</v>
       </c>
       <c r="F221" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>214</v>
       </c>
       <c r="C222" t="s">
         <v>342</v>
       </c>
       <c r="D222">
         <v>16</v>
       </c>
       <c r="E222" t="s">
         <v>14</v>
       </c>
       <c r="F222" t="s">
         <v>343</v>
       </c>
     </row>
@@ -7985,68 +7985,68 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>220</v>
       </c>
       <c r="C228" t="s">
         <v>350</v>
       </c>
       <c r="D228">
         <v>17</v>
       </c>
       <c r="E228" t="s">
         <v>29</v>
       </c>
       <c r="F228" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>221</v>
       </c>
       <c r="C229" t="s">
         <v>351</v>
       </c>
       <c r="D229">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E229" t="s">
         <v>277</v>
       </c>
       <c r="F229" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>222</v>
       </c>
       <c r="C230" t="s">
         <v>353</v>
       </c>
       <c r="D230">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E230" t="s">
         <v>29</v>
       </c>
       <c r="F230" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>223</v>
       </c>
       <c r="C231" t="s">
         <v>354</v>
       </c>
       <c r="D231">
         <v>15</v>
       </c>
       <c r="E231" t="s">
         <v>71</v>
       </c>
       <c r="F231" t="s">
         <v>355</v>
       </c>
     </row>
@@ -8254,51 +8254,51 @@
     <row r="244" spans="1:6">
       <c r="A244">
         <v>235</v>
       </c>
       <c r="C244" t="s">
         <v>374</v>
       </c>
       <c r="D244">
         <v>17</v>
       </c>
       <c r="E244" t="s">
         <v>218</v>
       </c>
       <c r="F244" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>237</v>
       </c>
       <c r="C245" t="s">
         <v>376</v>
       </c>
       <c r="D245">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E245" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>237</v>
       </c>
       <c r="C246" t="s">
         <v>377</v>
       </c>
       <c r="D246">
         <v>15</v>
       </c>
       <c r="E246" t="s">
         <v>100</v>
       </c>
       <c r="F246" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>237</v>
@@ -8602,51 +8602,51 @@
     <row r="265" spans="1:6">
       <c r="A265">
         <v>256</v>
       </c>
       <c r="C265" t="s">
         <v>405</v>
       </c>
       <c r="D265">
         <v>16</v>
       </c>
       <c r="E265" t="s">
         <v>71</v>
       </c>
       <c r="F265" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>256</v>
       </c>
       <c r="C266" t="s">
         <v>406</v>
       </c>
       <c r="D266">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E266" t="s">
         <v>51</v>
       </c>
       <c r="F266" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>259</v>
       </c>
       <c r="C267" t="s">
         <v>407</v>
       </c>
       <c r="D267">
         <v>15</v>
       </c>
       <c r="E267" t="s">
         <v>14</v>
       </c>
       <c r="F267" t="s">
         <v>408</v>
       </c>
     </row>
@@ -8721,85 +8721,85 @@
     <row r="272" spans="1:6">
       <c r="A272">
         <v>264</v>
       </c>
       <c r="C272" t="s">
         <v>416</v>
       </c>
       <c r="D272">
         <v>15</v>
       </c>
       <c r="E272" t="s">
         <v>106</v>
       </c>
       <c r="F272" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>264</v>
       </c>
       <c r="C273" t="s">
         <v>418</v>
       </c>
       <c r="D273">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E273" t="s">
         <v>32</v>
       </c>
       <c r="F273" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>266</v>
       </c>
       <c r="C274" t="s">
         <v>420</v>
       </c>
       <c r="D274">
         <v>17</v>
       </c>
       <c r="E274" t="s">
         <v>188</v>
       </c>
       <c r="F274" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>266</v>
       </c>
       <c r="C275" t="s">
         <v>422</v>
       </c>
       <c r="D275">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E275" t="s">
         <v>29</v>
       </c>
       <c r="F275" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>268</v>
       </c>
       <c r="C276" t="s">
         <v>423</v>
       </c>
       <c r="D276">
         <v>16</v>
       </c>
       <c r="E276" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>269</v>
@@ -8851,184 +8851,184 @@
     <row r="280" spans="1:6">
       <c r="A280">
         <v>272</v>
       </c>
       <c r="C280" t="s">
         <v>427</v>
       </c>
       <c r="D280">
         <v>14</v>
       </c>
       <c r="E280" t="s">
         <v>202</v>
       </c>
       <c r="F280" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>273</v>
       </c>
       <c r="C281" t="s">
         <v>429</v>
       </c>
       <c r="D281">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E281" t="s">
         <v>100</v>
       </c>
       <c r="F281" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>274</v>
       </c>
       <c r="C282" t="s">
         <v>430</v>
       </c>
       <c r="D282">
         <v>16</v>
       </c>
       <c r="E282" t="s">
         <v>255</v>
       </c>
       <c r="F282" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>275</v>
       </c>
       <c r="C283" t="s">
         <v>432</v>
       </c>
       <c r="D283">
         <v>15</v>
       </c>
       <c r="E283" t="s">
         <v>10</v>
       </c>
       <c r="F283" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>276</v>
       </c>
       <c r="C284" t="s">
         <v>434</v>
       </c>
       <c r="D284">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E284" t="s">
         <v>32</v>
       </c>
       <c r="F284" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>277</v>
       </c>
       <c r="C285" t="s">
         <v>435</v>
       </c>
       <c r="D285">
         <v>16</v>
       </c>
       <c r="E285" t="s">
         <v>436</v>
       </c>
       <c r="F285" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>278</v>
       </c>
       <c r="C286" t="s">
         <v>438</v>
       </c>
       <c r="D286">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E286" t="s">
         <v>29</v>
       </c>
       <c r="F286" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>279</v>
       </c>
       <c r="C287" t="s">
         <v>439</v>
       </c>
       <c r="D287">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E287" t="s">
         <v>71</v>
       </c>
       <c r="F287" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>280</v>
       </c>
       <c r="C288" t="s">
         <v>440</v>
       </c>
       <c r="D288">
         <v>17</v>
       </c>
       <c r="E288" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>281</v>
       </c>
       <c r="C289" t="s">
         <v>441</v>
       </c>
       <c r="D289">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E289" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>282</v>
       </c>
       <c r="C290" t="s">
         <v>442</v>
       </c>
       <c r="D290">
         <v>15</v>
       </c>
       <c r="E290" t="s">
         <v>20</v>
       </c>
       <c r="F290" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>283</v>
@@ -9111,51 +9111,51 @@
     <row r="296" spans="1:6">
       <c r="A296">
         <v>288</v>
       </c>
       <c r="C296" t="s">
         <v>448</v>
       </c>
       <c r="D296">
         <v>17</v>
       </c>
       <c r="E296" t="s">
         <v>20</v>
       </c>
       <c r="F296" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>289</v>
       </c>
       <c r="C297" t="s">
         <v>450</v>
       </c>
       <c r="D297">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E297" t="s">
         <v>71</v>
       </c>
       <c r="F297" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>290</v>
       </c>
       <c r="C298" t="s">
         <v>452</v>
       </c>
       <c r="D298">
         <v>16</v>
       </c>
       <c r="E298" t="s">
         <v>103</v>
       </c>
       <c r="F298" t="s">
         <v>453</v>
       </c>
     </row>
@@ -9462,51 +9462,51 @@
     <row r="317" spans="1:6">
       <c r="A317">
         <v>309</v>
       </c>
       <c r="C317" t="s">
         <v>478</v>
       </c>
       <c r="D317">
         <v>14</v>
       </c>
       <c r="E317" t="s">
         <v>479</v>
       </c>
       <c r="F317" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
         <v>309</v>
       </c>
       <c r="C318" t="s">
         <v>481</v>
       </c>
       <c r="D318">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E318" t="s">
         <v>223</v>
       </c>
       <c r="F318" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
         <v>311</v>
       </c>
       <c r="C319" t="s">
         <v>482</v>
       </c>
       <c r="D319">
         <v>17</v>
       </c>
       <c r="E319" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
         <v>312</v>
@@ -9541,51 +9541,51 @@
     <row r="322" spans="1:6">
       <c r="A322">
         <v>313</v>
       </c>
       <c r="C322" t="s">
         <v>485</v>
       </c>
       <c r="D322">
         <v>16</v>
       </c>
       <c r="E322" t="s">
         <v>277</v>
       </c>
       <c r="F322" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
         <v>315</v>
       </c>
       <c r="C323" t="s">
         <v>486</v>
       </c>
       <c r="D323">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E323" t="s">
         <v>14</v>
       </c>
       <c r="F323" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
         <v>316</v>
       </c>
       <c r="C324" t="s">
         <v>488</v>
       </c>
       <c r="D324">
         <v>17</v>
       </c>
       <c r="E324" t="s">
         <v>29</v>
       </c>
       <c r="F324" t="s">
         <v>86</v>
       </c>
     </row>
@@ -10251,51 +10251,51 @@
     <row r="365" spans="1:6">
       <c r="A365">
         <v>356</v>
       </c>
       <c r="C365" t="s">
         <v>545</v>
       </c>
       <c r="D365">
         <v>17</v>
       </c>
       <c r="E365" t="s">
         <v>42</v>
       </c>
       <c r="F365" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366">
         <v>358</v>
       </c>
       <c r="C366" t="s">
         <v>546</v>
       </c>
       <c r="D366">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E366" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367">
         <v>359</v>
       </c>
       <c r="C367" t="s">
         <v>547</v>
       </c>
       <c r="D367">
         <v>17</v>
       </c>
       <c r="E367" t="s">
         <v>7</v>
       </c>
       <c r="F367" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368">
         <v>360</v>
@@ -10364,96 +10364,96 @@
     <row r="372" spans="1:6">
       <c r="A372">
         <v>364</v>
       </c>
       <c r="C372" t="s">
         <v>553</v>
       </c>
       <c r="D372">
         <v>15</v>
       </c>
       <c r="E372" t="s">
         <v>255</v>
       </c>
       <c r="F372" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373">
         <v>364</v>
       </c>
       <c r="C373" t="s">
         <v>555</v>
       </c>
       <c r="D373">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E373" t="s">
         <v>202</v>
       </c>
       <c r="F373" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374">
         <v>366</v>
       </c>
       <c r="C374" t="s">
         <v>556</v>
       </c>
       <c r="D374">
         <v>14</v>
       </c>
       <c r="E374" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375">
         <v>366</v>
       </c>
       <c r="C375" t="s">
         <v>557</v>
       </c>
       <c r="D375">
         <v>15</v>
       </c>
       <c r="E375" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376">
         <v>368</v>
       </c>
       <c r="C376" t="s">
         <v>558</v>
       </c>
       <c r="D376">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E376" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377">
         <v>369</v>
       </c>
       <c r="C377" t="s">
         <v>559</v>
       </c>
       <c r="D377">
         <v>15</v>
       </c>
       <c r="E377" t="s">
         <v>10</v>
       </c>
       <c r="F377" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378">
         <v>370</v>
@@ -10474,51 +10474,51 @@
     <row r="379" spans="1:6">
       <c r="A379">
         <v>370</v>
       </c>
       <c r="C379" t="s">
         <v>562</v>
       </c>
       <c r="D379">
         <v>15</v>
       </c>
       <c r="E379" t="s">
         <v>17</v>
       </c>
       <c r="F379" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380">
         <v>372</v>
       </c>
       <c r="C380" t="s">
         <v>563</v>
       </c>
       <c r="D380">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E380" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381">
         <v>373</v>
       </c>
       <c r="C381" t="s">
         <v>564</v>
       </c>
       <c r="D381">
         <v>15</v>
       </c>
       <c r="E381" t="s">
         <v>10</v>
       </c>
       <c r="F381" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382">
         <v>374</v>
@@ -10539,51 +10539,51 @@
     <row r="383" spans="1:6">
       <c r="A383">
         <v>375</v>
       </c>
       <c r="C383" t="s">
         <v>566</v>
       </c>
       <c r="D383">
         <v>16</v>
       </c>
       <c r="E383" t="s">
         <v>29</v>
       </c>
       <c r="F383" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384">
         <v>376</v>
       </c>
       <c r="C384" t="s">
         <v>568</v>
       </c>
       <c r="D384">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E384" t="s">
         <v>494</v>
       </c>
       <c r="F384" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385">
         <v>376</v>
       </c>
       <c r="C385" t="s">
         <v>569</v>
       </c>
       <c r="D385">
         <v>17</v>
       </c>
       <c r="E385" t="s">
         <v>29</v>
       </c>
       <c r="F385" t="s">
         <v>570</v>
       </c>
     </row>
@@ -10641,51 +10641,51 @@
     <row r="389" spans="1:6">
       <c r="A389">
         <v>381</v>
       </c>
       <c r="C389" t="s">
         <v>575</v>
       </c>
       <c r="D389">
         <v>16</v>
       </c>
       <c r="E389" t="s">
         <v>255</v>
       </c>
       <c r="F389" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390">
         <v>382</v>
       </c>
       <c r="C390" t="s">
         <v>577</v>
       </c>
       <c r="D390">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E390" t="s">
         <v>17</v>
       </c>
       <c r="F390" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391">
         <v>382</v>
       </c>
       <c r="C391" t="s">
         <v>578</v>
       </c>
       <c r="D391">
         <v>16</v>
       </c>
       <c r="E391" t="s">
         <v>42</v>
       </c>
       <c r="F391" t="s">
         <v>193</v>
       </c>
     </row>
@@ -10771,68 +10771,68 @@
     <row r="397" spans="1:6">
       <c r="A397">
         <v>388</v>
       </c>
       <c r="C397" t="s">
         <v>584</v>
       </c>
       <c r="D397">
         <v>17</v>
       </c>
       <c r="E397" t="s">
         <v>526</v>
       </c>
       <c r="F397" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398">
         <v>390</v>
       </c>
       <c r="C398" t="s">
         <v>586</v>
       </c>
       <c r="D398">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E398" t="s">
         <v>223</v>
       </c>
       <c r="F398" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399">
         <v>391</v>
       </c>
       <c r="C399" t="s">
         <v>587</v>
       </c>
       <c r="D399">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E399" t="s">
         <v>29</v>
       </c>
       <c r="F399" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400">
         <v>392</v>
       </c>
       <c r="C400" t="s">
         <v>589</v>
       </c>
       <c r="D400">
         <v>15</v>
       </c>
       <c r="E400" t="s">
         <v>7</v>
       </c>
       <c r="F400" t="s">
         <v>467</v>
       </c>
     </row>
@@ -10856,51 +10856,51 @@
     <row r="402" spans="1:6">
       <c r="A402">
         <v>394</v>
       </c>
       <c r="C402" t="s">
         <v>591</v>
       </c>
       <c r="D402">
         <v>15</v>
       </c>
       <c r="E402" t="s">
         <v>402</v>
       </c>
       <c r="F402" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403">
         <v>394</v>
       </c>
       <c r="C403" t="s">
         <v>592</v>
       </c>
       <c r="D403">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E403" t="s">
         <v>29</v>
       </c>
       <c r="F403" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404">
         <v>394</v>
       </c>
       <c r="C404" t="s">
         <v>593</v>
       </c>
       <c r="D404">
         <v>15</v>
       </c>
       <c r="E404" t="s">
         <v>79</v>
       </c>
       <c r="F404" t="s">
         <v>166</v>
       </c>
     </row>
@@ -11312,51 +11312,51 @@
       </c>
       <c r="C7" t="s">
         <v>620</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>100</v>
       </c>
       <c r="F7" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>621</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>622</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>218</v>
       </c>
       <c r="F9" t="s">
         <v>386</v>
       </c>
     </row>
@@ -12367,68 +12367,68 @@
       </c>
       <c r="C62" t="s">
         <v>692</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>79</v>
       </c>
       <c r="F62" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>693</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>694</v>
       </c>
       <c r="D64">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E64" t="s">
         <v>79</v>
       </c>
       <c r="F64" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>695</v>
       </c>
       <c r="D65">
         <v>15</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
@@ -13094,105 +13094,105 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>735</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>736</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>737</v>
       </c>
       <c r="D102">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>738</v>
       </c>
       <c r="D103">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>42</v>
       </c>
       <c r="F103" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>739</v>
       </c>
       <c r="D104">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>51</v>
       </c>
       <c r="F104" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>740</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>14</v>
       </c>
       <c r="F105" t="s">
@@ -13556,91 +13556,91 @@
       </c>
       <c r="C124" t="s">
         <v>759</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>17</v>
       </c>
       <c r="F124" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>760</v>
       </c>
       <c r="D125">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>71</v>
       </c>
       <c r="F125" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>761</v>
       </c>
       <c r="D126">
         <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>51</v>
       </c>
       <c r="F126" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>762</v>
       </c>
       <c r="D127">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E127" t="s">
         <v>47</v>
       </c>
       <c r="F127" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>764</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>188</v>
       </c>
       <c r="F128" t="s">
@@ -13928,68 +13928,68 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>784</v>
       </c>
       <c r="D145">
         <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>479</v>
       </c>
       <c r="F145" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>786</v>
       </c>
       <c r="D146">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>71</v>
       </c>
       <c r="F146" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>787</v>
       </c>
       <c r="D147">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>262</v>
       </c>
       <c r="F147" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>788</v>
       </c>
       <c r="D148">
         <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
@@ -14027,51 +14027,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>791</v>
       </c>
       <c r="D151">
         <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>17</v>
       </c>
       <c r="F151" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>792</v>
       </c>
       <c r="D152">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>71</v>
       </c>
       <c r="F152" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>793</v>
       </c>
       <c r="D153">
         <v>15</v>
       </c>
       <c r="E153" t="s">
         <v>79</v>
       </c>
       <c r="F153" t="s">
         <v>166</v>
       </c>
     </row>
@@ -14213,51 +14213,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>805</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>71</v>
       </c>
       <c r="F163" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>806</v>
       </c>
       <c r="D164">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>103</v>
       </c>
       <c r="F164" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>807</v>
       </c>
       <c r="D165">
         <v>16</v>
       </c>
       <c r="E165" t="s">
         <v>100</v>
       </c>
       <c r="F165" t="s">
         <v>491</v>
       </c>
     </row>
@@ -14329,51 +14329,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>813</v>
       </c>
       <c r="D170">
         <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>29</v>
       </c>
       <c r="F170" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>814</v>
       </c>
       <c r="D171">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>51</v>
       </c>
       <c r="F171" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>815</v>
       </c>
       <c r="D172">
         <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>32</v>
       </c>
       <c r="F172" t="s">
         <v>111</v>
       </c>
     </row>
@@ -14397,51 +14397,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>818</v>
       </c>
       <c r="D174">
         <v>16</v>
       </c>
       <c r="E174" t="s">
         <v>218</v>
       </c>
       <c r="F174" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>819</v>
       </c>
       <c r="D175">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E175" t="s">
         <v>29</v>
       </c>
       <c r="F175" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>821</v>
       </c>
       <c r="D176">
         <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
@@ -14776,102 +14776,102 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>847</v>
       </c>
       <c r="D197">
         <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>255</v>
       </c>
       <c r="F197" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="C198" t="s">
         <v>848</v>
       </c>
       <c r="D198">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>29</v>
       </c>
       <c r="F198" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>849</v>
       </c>
       <c r="D199">
         <v>16</v>
       </c>
       <c r="E199" t="s">
         <v>71</v>
       </c>
       <c r="F199" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>850</v>
       </c>
       <c r="D200">
         <v>16</v>
       </c>
       <c r="E200" t="s">
         <v>29</v>
       </c>
       <c r="F200" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>852</v>
       </c>
       <c r="D201">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>29</v>
       </c>
       <c r="F201" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>853</v>
       </c>
       <c r="D202">
         <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>42</v>
       </c>
       <c r="F202" t="s">
         <v>193</v>
       </c>
     </row>
@@ -14946,102 +14946,102 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>859</v>
       </c>
       <c r="D207">
         <v>14</v>
       </c>
       <c r="E207" t="s">
         <v>67</v>
       </c>
       <c r="F207" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>861</v>
       </c>
       <c r="D208">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E208" t="s">
         <v>29</v>
       </c>
       <c r="F208" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>862</v>
       </c>
       <c r="D209">
         <v>16</v>
       </c>
       <c r="E209" t="s">
         <v>14</v>
       </c>
       <c r="F209" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>863</v>
       </c>
       <c r="D210">
         <v>16</v>
       </c>
       <c r="E210" t="s">
         <v>255</v>
       </c>
       <c r="F210" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="C211" t="s">
         <v>865</v>
       </c>
       <c r="D211">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>206</v>
       </c>
       <c r="C212" t="s">
         <v>866</v>
       </c>
       <c r="D212">
         <v>15</v>
       </c>
       <c r="E212" t="s">
         <v>100</v>
       </c>
       <c r="F212" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>209</v>
@@ -15240,82 +15240,82 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>884</v>
       </c>
       <c r="D225">
         <v>17</v>
       </c>
       <c r="E225" t="s">
         <v>436</v>
       </c>
       <c r="F225" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>221</v>
       </c>
       <c r="C226" t="s">
         <v>886</v>
       </c>
       <c r="D226">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E226" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>223</v>
       </c>
       <c r="C227" t="s">
         <v>887</v>
       </c>
       <c r="D227">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E227" t="s">
         <v>262</v>
       </c>
       <c r="F227" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>888</v>
       </c>
       <c r="D228">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E228" t="s">
         <v>29</v>
       </c>
       <c r="F228" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>224</v>
       </c>
       <c r="C229" t="s">
         <v>889</v>
       </c>
       <c r="D229">
         <v>16</v>
       </c>
       <c r="E229" t="s">
         <v>14</v>
       </c>
       <c r="F229" t="s">
         <v>139</v>
       </c>
     </row>
@@ -15407,51 +15407,51 @@
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>895</v>
       </c>
       <c r="D235">
         <v>15</v>
       </c>
       <c r="E235" t="s">
         <v>39</v>
       </c>
       <c r="F235" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>232</v>
       </c>
       <c r="C236" t="s">
         <v>896</v>
       </c>
       <c r="D236">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E236" t="s">
         <v>20</v>
       </c>
       <c r="F236" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>233</v>
       </c>
       <c r="C237" t="s">
         <v>897</v>
       </c>
       <c r="D237">
         <v>15</v>
       </c>
       <c r="E237" t="s">
         <v>255</v>
       </c>
       <c r="F237" t="s">
         <v>461</v>
       </c>
     </row>
@@ -15577,102 +15577,102 @@
     <row r="245" spans="1:6">
       <c r="A245">
         <v>241</v>
       </c>
       <c r="C245" t="s">
         <v>907</v>
       </c>
       <c r="D245">
         <v>16</v>
       </c>
       <c r="E245" t="s">
         <v>29</v>
       </c>
       <c r="F245" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>242</v>
       </c>
       <c r="C246" t="s">
         <v>909</v>
       </c>
       <c r="D246">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E246" t="s">
         <v>277</v>
       </c>
       <c r="F246" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>242</v>
       </c>
       <c r="C247" t="s">
         <v>910</v>
       </c>
       <c r="D247">
         <v>15</v>
       </c>
       <c r="E247" t="s">
         <v>29</v>
       </c>
       <c r="F247" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>244</v>
       </c>
       <c r="C248" t="s">
         <v>911</v>
       </c>
       <c r="D248">
         <v>16</v>
       </c>
       <c r="E248" t="s">
         <v>218</v>
       </c>
       <c r="F248" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>245</v>
       </c>
       <c r="C249" t="s">
         <v>912</v>
       </c>
       <c r="D249">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E249" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>913</v>
       </c>
       <c r="D250">
         <v>17</v>
       </c>
       <c r="E250" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>246</v>
       </c>
       <c r="C251" t="s">
         <v>914</v>
@@ -15687,51 +15687,51 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>248</v>
       </c>
       <c r="C252" t="s">
         <v>915</v>
       </c>
       <c r="D252">
         <v>14</v>
       </c>
       <c r="E252" t="s">
         <v>42</v>
       </c>
       <c r="F252" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>249</v>
       </c>
       <c r="C253" t="s">
         <v>917</v>
       </c>
       <c r="D253">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E253" t="s">
         <v>103</v>
       </c>
       <c r="F253" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>250</v>
       </c>
       <c r="C254" t="s">
         <v>918</v>
       </c>
       <c r="D254">
         <v>17</v>
       </c>
       <c r="E254" t="s">
         <v>327</v>
       </c>
       <c r="F254" t="s">
         <v>657</v>
       </c>
     </row>
@@ -15885,51 +15885,51 @@
         <v>930</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>260</v>
       </c>
       <c r="C264" t="s">
         <v>931</v>
       </c>
       <c r="D264">
         <v>17</v>
       </c>
       <c r="E264" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>261</v>
       </c>
       <c r="C265" t="s">
         <v>932</v>
       </c>
       <c r="D265">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E265" t="s">
         <v>42</v>
       </c>
       <c r="F265" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>262</v>
       </c>
       <c r="C266" t="s">
         <v>933</v>
       </c>
       <c r="D266">
         <v>17</v>
       </c>
       <c r="E266" t="s">
         <v>255</v>
       </c>
       <c r="F266" t="s">
         <v>415</v>
       </c>
     </row>
@@ -16052,51 +16052,51 @@
     <row r="274" spans="1:6">
       <c r="A274">
         <v>270</v>
       </c>
       <c r="C274" t="s">
         <v>943</v>
       </c>
       <c r="D274">
         <v>16</v>
       </c>
       <c r="E274" t="s">
         <v>29</v>
       </c>
       <c r="F274" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>271</v>
       </c>
       <c r="C275" t="s">
         <v>944</v>
       </c>
       <c r="D275">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E275" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>272</v>
       </c>
       <c r="C276" t="s">
         <v>945</v>
       </c>
       <c r="D276">
         <v>16</v>
       </c>
       <c r="E276" t="s">
         <v>32</v>
       </c>
       <c r="F276" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>272</v>
@@ -16281,51 +16281,51 @@
     <row r="288" spans="1:6">
       <c r="A288">
         <v>284</v>
       </c>
       <c r="C288" t="s">
         <v>959</v>
       </c>
       <c r="D288">
         <v>17</v>
       </c>
       <c r="E288" t="s">
         <v>366</v>
       </c>
       <c r="F288" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>285</v>
       </c>
       <c r="C289" t="s">
         <v>961</v>
       </c>
       <c r="D289">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E289" t="s">
         <v>479</v>
       </c>
       <c r="F289" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>286</v>
       </c>
       <c r="C290" t="s">
         <v>962</v>
       </c>
       <c r="D290">
         <v>16</v>
       </c>
       <c r="E290" t="s">
         <v>402</v>
       </c>
       <c r="F290" t="s">
         <v>963</v>
       </c>
     </row>
@@ -16530,51 +16530,51 @@
     <row r="303" spans="1:6">
       <c r="A303">
         <v>299</v>
       </c>
       <c r="C303" t="s">
         <v>978</v>
       </c>
       <c r="D303">
         <v>16</v>
       </c>
       <c r="E303" t="s">
         <v>218</v>
       </c>
       <c r="F303" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>300</v>
       </c>
       <c r="C304" t="s">
         <v>980</v>
       </c>
       <c r="D304">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E304" t="s">
         <v>29</v>
       </c>
       <c r="F304" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>301</v>
       </c>
       <c r="C305" t="s">
         <v>981</v>
       </c>
       <c r="D305">
         <v>16</v>
       </c>
       <c r="E305" t="s">
         <v>103</v>
       </c>
       <c r="F305" t="s">
         <v>777</v>
       </c>
     </row>
@@ -16598,51 +16598,51 @@
     <row r="307" spans="1:6">
       <c r="A307">
         <v>303</v>
       </c>
       <c r="C307" t="s">
         <v>983</v>
       </c>
       <c r="D307">
         <v>16</v>
       </c>
       <c r="E307" t="s">
         <v>17</v>
       </c>
       <c r="F307" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>304</v>
       </c>
       <c r="C308" t="s">
         <v>984</v>
       </c>
       <c r="D308">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E308" t="s">
         <v>255</v>
       </c>
       <c r="F308" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>305</v>
       </c>
       <c r="C309" t="s">
         <v>986</v>
       </c>
       <c r="D309">
         <v>15</v>
       </c>
       <c r="E309" t="s">
         <v>223</v>
       </c>
       <c r="F309" t="s">
         <v>572</v>
       </c>
     </row>
@@ -17342,99 +17342,99 @@
     <row r="352" spans="1:6">
       <c r="A352">
         <v>348</v>
       </c>
       <c r="C352" t="s">
         <v>1035</v>
       </c>
       <c r="D352">
         <v>17</v>
       </c>
       <c r="E352" t="s">
         <v>17</v>
       </c>
       <c r="F352" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
         <v>349</v>
       </c>
       <c r="C353" t="s">
         <v>1036</v>
       </c>
       <c r="D353">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E353" t="s">
         <v>17</v>
       </c>
       <c r="F353" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354">
         <v>350</v>
       </c>
       <c r="C354" t="s">
         <v>1037</v>
       </c>
       <c r="D354">
         <v>15</v>
       </c>
       <c r="E354" t="s">
         <v>106</v>
       </c>
       <c r="F354" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355">
         <v>350</v>
       </c>
       <c r="C355" t="s">
         <v>1038</v>
       </c>
       <c r="D355">
         <v>16</v>
       </c>
       <c r="E355" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356">
         <v>350</v>
       </c>
       <c r="C356" t="s">
         <v>1039</v>
       </c>
       <c r="D356">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E356" t="s">
         <v>255</v>
       </c>
       <c r="F356" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357">
         <v>350</v>
       </c>
       <c r="C357" t="s">
         <v>1040</v>
       </c>
       <c r="D357">
         <v>16</v>
       </c>
       <c r="E357" t="s">
         <v>51</v>
       </c>
       <c r="F357" t="s">
         <v>91</v>
       </c>
     </row>
@@ -17458,68 +17458,68 @@
     <row r="359" spans="1:6">
       <c r="A359">
         <v>355</v>
       </c>
       <c r="C359" t="s">
         <v>1042</v>
       </c>
       <c r="D359">
         <v>15</v>
       </c>
       <c r="E359" t="s">
         <v>29</v>
       </c>
       <c r="F359" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
         <v>356</v>
       </c>
       <c r="C360" t="s">
         <v>1043</v>
       </c>
       <c r="D360">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E360" t="s">
         <v>14</v>
       </c>
       <c r="F360" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361">
         <v>357</v>
       </c>
       <c r="C361" t="s">
         <v>1044</v>
       </c>
       <c r="D361">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E361" t="s">
         <v>79</v>
       </c>
       <c r="F361" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362">
         <v>358</v>
       </c>
       <c r="C362" t="s">
         <v>1045</v>
       </c>
       <c r="D362">
         <v>16</v>
       </c>
       <c r="E362" t="s">
         <v>29</v>
       </c>
       <c r="F362" t="s">
         <v>667</v>
       </c>
     </row>
@@ -17925,51 +17925,51 @@
     <row r="387" spans="1:6">
       <c r="A387">
         <v>383</v>
       </c>
       <c r="C387" t="s">
         <v>1074</v>
       </c>
       <c r="D387">
         <v>17</v>
       </c>
       <c r="E387" t="s">
         <v>29</v>
       </c>
       <c r="F387" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388">
         <v>384</v>
       </c>
       <c r="C388" t="s">
         <v>1075</v>
       </c>
       <c r="D388">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E388" t="s">
         <v>39</v>
       </c>
       <c r="F388" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389">
         <v>385</v>
       </c>
       <c r="C389" t="s">
         <v>1076</v>
       </c>
       <c r="D389">
         <v>16</v>
       </c>
       <c r="E389" t="s">
         <v>17</v>
       </c>
       <c r="F389" t="s">
         <v>652</v>
       </c>
     </row>
@@ -18061,51 +18061,51 @@
     <row r="395" spans="1:6">
       <c r="A395">
         <v>391</v>
       </c>
       <c r="C395" t="s">
         <v>1083</v>
       </c>
       <c r="D395">
         <v>16</v>
       </c>
       <c r="E395" t="s">
         <v>218</v>
       </c>
       <c r="F395" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396">
         <v>391</v>
       </c>
       <c r="C396" t="s">
         <v>1084</v>
       </c>
       <c r="D396">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E396" t="s">
         <v>255</v>
       </c>
       <c r="F396" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397">
         <v>393</v>
       </c>
       <c r="C397" t="s">
         <v>1085</v>
       </c>
       <c r="D397">
         <v>16</v>
       </c>
       <c r="E397" t="s">
         <v>526</v>
       </c>
       <c r="F397" t="s">
         <v>1086</v>
       </c>
     </row>
@@ -18208,51 +18208,51 @@
         <v>343</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404">
         <v>400</v>
       </c>
       <c r="C404" t="s">
         <v>1093</v>
       </c>
       <c r="D404">
         <v>15</v>
       </c>
       <c r="E404" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405">
         <v>401</v>
       </c>
       <c r="C405" t="s">
         <v>1094</v>
       </c>
       <c r="D405">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E405" t="s">
         <v>277</v>
       </c>
       <c r="F405" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406">
         <v>402</v>
       </c>
       <c r="C406" t="s">
         <v>1095</v>
       </c>
       <c r="D406">
         <v>14</v>
       </c>
       <c r="E406" t="s">
         <v>7</v>
       </c>
       <c r="F406" t="s">
         <v>467</v>
       </c>
     </row>
@@ -18361,85 +18361,85 @@
     <row r="413" spans="1:6">
       <c r="A413">
         <v>408</v>
       </c>
       <c r="C413" t="s">
         <v>1104</v>
       </c>
       <c r="D413">
         <v>16</v>
       </c>
       <c r="E413" t="s">
         <v>7</v>
       </c>
       <c r="F413" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414">
         <v>408</v>
       </c>
       <c r="C414" t="s">
         <v>1105</v>
       </c>
       <c r="D414">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E414" t="s">
         <v>51</v>
       </c>
       <c r="F414" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415">
         <v>411</v>
       </c>
       <c r="C415" t="s">
         <v>1106</v>
       </c>
       <c r="D415">
         <v>17</v>
       </c>
       <c r="E415" t="s">
         <v>327</v>
       </c>
       <c r="F415" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416">
         <v>412</v>
       </c>
       <c r="C416" t="s">
         <v>1107</v>
       </c>
       <c r="D416">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E416" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417">
         <v>413</v>
       </c>
       <c r="C417" t="s">
         <v>1108</v>
       </c>
       <c r="D417">
         <v>16</v>
       </c>
       <c r="E417" t="s">
         <v>17</v>
       </c>
       <c r="F417" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418">
         <v>414</v>
@@ -18675,51 +18675,51 @@
     <row r="432" spans="1:6">
       <c r="A432">
         <v>427</v>
       </c>
       <c r="C432" t="s">
         <v>1124</v>
       </c>
       <c r="D432">
         <v>15</v>
       </c>
       <c r="E432" t="s">
         <v>7</v>
       </c>
       <c r="F432" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433">
         <v>429</v>
       </c>
       <c r="C433" t="s">
         <v>1125</v>
       </c>
       <c r="D433">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E433" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434">
         <v>429</v>
       </c>
       <c r="C434" t="s">
         <v>1126</v>
       </c>
       <c r="D434">
         <v>16</v>
       </c>
       <c r="E434" t="s">
         <v>366</v>
       </c>
       <c r="F434" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435">
         <v>429</v>