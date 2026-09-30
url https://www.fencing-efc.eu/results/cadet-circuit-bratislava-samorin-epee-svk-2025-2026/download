--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -3051,51 +3051,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3128,51 +3128,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
@@ -3285,51 +3285,51 @@
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
@@ -3544,51 +3544,51 @@
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>47</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>47</v>
       </c>
       <c r="F30" t="s">
@@ -3661,51 +3661,51 @@
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>71</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -3818,91 +3818,91 @@
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>88</v>
       </c>
       <c r="F42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>31</v>
       </c>
       <c r="F44" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>94</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>96</v>
       </c>
     </row>
@@ -4206,51 +4206,51 @@
       </c>
       <c r="C62" t="s">
         <v>121</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>31</v>
       </c>
       <c r="F62" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>123</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>88</v>
       </c>
       <c r="F63" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>125</v>
       </c>
       <c r="D64">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>47</v>
       </c>
       <c r="F64" t="s">
@@ -4437,88 +4437,88 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>142</v>
       </c>
       <c r="D74">
         <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>143</v>
       </c>
       <c r="D75">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>144</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>136</v>
       </c>
       <c r="F76" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>146</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>147</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>131</v>
       </c>
     </row>
@@ -4531,51 +4531,51 @@
       </c>
       <c r="C79" t="s">
         <v>148</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>150</v>
       </c>
       <c r="D80">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>88</v>
       </c>
       <c r="F80" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>152</v>
       </c>
       <c r="D81">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>68</v>
       </c>
       <c r="F81" t="s">
@@ -4862,51 +4862,51 @@
       </c>
       <c r="C96" t="s">
         <v>173</v>
       </c>
       <c r="D96">
         <v>14</v>
       </c>
       <c r="E96" t="s">
         <v>43</v>
       </c>
       <c r="F96" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>175</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>176</v>
       </c>
       <c r="D98">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
@@ -4922,91 +4922,91 @@
       </c>
       <c r="C99" t="s">
         <v>177</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>178</v>
       </c>
       <c r="D100">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>88</v>
       </c>
       <c r="F100" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>179</v>
       </c>
       <c r="D101">
         <v>15</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>180</v>
       </c>
       <c r="D102">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>181</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>88</v>
       </c>
       <c r="F103" t="s">
         <v>182</v>
       </c>
     </row>
@@ -5076,71 +5076,71 @@
       </c>
       <c r="C107" t="s">
         <v>189</v>
       </c>
       <c r="D107">
         <v>14</v>
       </c>
       <c r="E107" t="s">
         <v>31</v>
       </c>
       <c r="F107" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>190</v>
       </c>
       <c r="D108">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>192</v>
       </c>
       <c r="D109">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>194</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
       <c r="F110" t="s">
@@ -5213,51 +5213,51 @@
       </c>
       <c r="C114" t="s">
         <v>200</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>68</v>
       </c>
       <c r="F114" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>202</v>
       </c>
       <c r="D115">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E115" t="s">
         <v>47</v>
       </c>
       <c r="F115" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>203</v>
       </c>
       <c r="D116">
         <v>16</v>
       </c>
       <c r="E116" t="s">
         <v>65</v>
       </c>
     </row>
@@ -5461,51 +5461,51 @@
       </c>
       <c r="C127" t="s">
         <v>218</v>
       </c>
       <c r="D127">
         <v>16</v>
       </c>
       <c r="E127" t="s">
         <v>71</v>
       </c>
       <c r="F127" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>219</v>
       </c>
       <c r="D128">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>220</v>
       </c>
       <c r="D129">
         <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>47</v>
       </c>
       <c r="F129" t="s">
@@ -5648,51 +5648,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>233</v>
       </c>
       <c r="D138">
         <v>14</v>
       </c>
       <c r="E138" t="s">
         <v>15</v>
       </c>
       <c r="F138" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>235</v>
       </c>
       <c r="D139">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>236</v>
       </c>
       <c r="D140">
         <v>15</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>237</v>
@@ -5724,130 +5724,130 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>240</v>
       </c>
       <c r="D143">
         <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>43</v>
       </c>
       <c r="F143" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>241</v>
       </c>
       <c r="D144">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>88</v>
       </c>
       <c r="F144" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>243</v>
       </c>
       <c r="D145">
         <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>244</v>
       </c>
       <c r="D146">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>31</v>
       </c>
       <c r="F146" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>245</v>
       </c>
       <c r="D147">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>246</v>
       </c>
       <c r="D148">
         <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>80</v>
       </c>
       <c r="F148" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>247</v>
       </c>
       <c r="D149">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="F149" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>248</v>
       </c>
       <c r="D150">
         <v>15</v>
       </c>
       <c r="E150" t="s">
         <v>27</v>
       </c>
       <c r="F150" t="s">
         <v>52</v>
       </c>
     </row>
@@ -5922,51 +5922,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>254</v>
       </c>
       <c r="D155">
         <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>65</v>
       </c>
       <c r="F155" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>255</v>
       </c>
       <c r="D156">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>31</v>
       </c>
       <c r="F156" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>256</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>136</v>
       </c>
       <c r="F157" t="s">
         <v>257</v>
       </c>
     </row>
@@ -6024,51 +6024,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>262</v>
       </c>
       <c r="D161">
         <v>14</v>
       </c>
       <c r="E161" t="s">
         <v>88</v>
       </c>
       <c r="F161" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>263</v>
       </c>
       <c r="D162">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>80</v>
       </c>
       <c r="F162" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>264</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>65</v>
       </c>
       <c r="F163" t="s">
         <v>265</v>
       </c>
     </row>
@@ -6205,51 +6205,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>279</v>
       </c>
       <c r="D172">
         <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>281</v>
       </c>
       <c r="D173">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E173" t="s">
         <v>282</v>
       </c>
       <c r="F173" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>284</v>
       </c>
       <c r="D174">
         <v>15</v>
       </c>
       <c r="E174" t="s">
         <v>27</v>
       </c>
       <c r="F174" t="s">
         <v>285</v>
       </c>
     </row>
@@ -6414,51 +6414,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>301</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>68</v>
       </c>
       <c r="F185" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>302</v>
       </c>
       <c r="D186">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>71</v>
       </c>
       <c r="F186" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>303</v>
       </c>
       <c r="D187">
         <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>20</v>
       </c>
       <c r="F187" t="s">
         <v>193</v>
       </c>
     </row>
@@ -6643,68 +6643,68 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>318</v>
       </c>
       <c r="D199">
         <v>14</v>
       </c>
       <c r="E199" t="s">
         <v>99</v>
       </c>
       <c r="F199" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>319</v>
       </c>
       <c r="D200">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>321</v>
       </c>
       <c r="D201">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E201" t="s">
         <v>88</v>
       </c>
       <c r="F201" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>322</v>
       </c>
       <c r="D202">
         <v>15</v>
       </c>
       <c r="E202" t="s">
         <v>31</v>
       </c>
       <c r="F202" t="s">
         <v>78</v>
       </c>
     </row>
@@ -6869,99 +6869,99 @@
         <v>68</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>338</v>
       </c>
       <c r="D213">
         <v>15</v>
       </c>
       <c r="E213" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>212</v>
       </c>
       <c r="C214" t="s">
         <v>339</v>
       </c>
       <c r="D214">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="F214" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>340</v>
       </c>
       <c r="D215">
         <v>13</v>
       </c>
       <c r="E215" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>341</v>
       </c>
       <c r="D216">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E216" t="s">
         <v>15</v>
       </c>
       <c r="F216" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>215</v>
       </c>
       <c r="C217" t="s">
         <v>342</v>
       </c>
       <c r="D217">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>343</v>
       </c>
       <c r="D218">
         <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>68</v>
       </c>
       <c r="F218" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
@@ -7149,51 +7149,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>228</v>
       </c>
       <c r="C230" t="s">
         <v>360</v>
       </c>
       <c r="D230">
         <v>15</v>
       </c>
       <c r="E230" t="s">
         <v>7</v>
       </c>
       <c r="F230" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>229</v>
       </c>
       <c r="C231" t="s">
         <v>361</v>
       </c>
       <c r="D231">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="F231" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>230</v>
       </c>
       <c r="C232" t="s">
         <v>362</v>
       </c>
       <c r="D232">
         <v>15</v>
       </c>
       <c r="E232" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>231</v>
@@ -7262,51 +7262,51 @@
     <row r="237" spans="1:6">
       <c r="A237">
         <v>234</v>
       </c>
       <c r="C237" t="s">
         <v>367</v>
       </c>
       <c r="D237">
         <v>15</v>
       </c>
       <c r="E237" t="s">
         <v>43</v>
       </c>
       <c r="F237" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>368</v>
       </c>
       <c r="D238">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E238" t="s">
         <v>369</v>
       </c>
       <c r="F238" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>237</v>
       </c>
       <c r="C239" t="s">
         <v>371</v>
       </c>
       <c r="D239">
         <v>17</v>
       </c>
       <c r="E239" t="s">
         <v>65</v>
       </c>
       <c r="F239" t="s">
         <v>372</v>
       </c>
     </row>
@@ -7395,51 +7395,51 @@
     <row r="245" spans="1:6">
       <c r="A245">
         <v>239</v>
       </c>
       <c r="C245" t="s">
         <v>381</v>
       </c>
       <c r="D245">
         <v>16</v>
       </c>
       <c r="E245" t="s">
         <v>43</v>
       </c>
       <c r="F245" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>244</v>
       </c>
       <c r="C246" t="s">
         <v>382</v>
       </c>
       <c r="D246">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E246" t="s">
         <v>15</v>
       </c>
       <c r="F246" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>245</v>
       </c>
       <c r="C247" t="s">
         <v>383</v>
       </c>
       <c r="D247">
         <v>16</v>
       </c>
       <c r="E247" t="s">
         <v>27</v>
       </c>
       <c r="F247" t="s">
         <v>384</v>
       </c>
     </row>
@@ -7624,82 +7624,82 @@
         <v>398</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>257</v>
       </c>
       <c r="C259" t="s">
         <v>399</v>
       </c>
       <c r="D259">
         <v>15</v>
       </c>
       <c r="E259" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>257</v>
       </c>
       <c r="C260" t="s">
         <v>400</v>
       </c>
       <c r="D260">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E260" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>257</v>
       </c>
       <c r="C261" t="s">
         <v>401</v>
       </c>
       <c r="D261">
         <v>15</v>
       </c>
       <c r="E261" t="s">
         <v>7</v>
       </c>
       <c r="F261" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>260</v>
       </c>
       <c r="C262" t="s">
         <v>402</v>
       </c>
       <c r="D262">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E262" t="s">
         <v>127</v>
       </c>
       <c r="F262" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>260</v>
       </c>
       <c r="C263" t="s">
         <v>404</v>
       </c>
       <c r="D263">
         <v>15</v>
       </c>
       <c r="E263" t="s">
         <v>127</v>
       </c>
       <c r="F263" t="s">
         <v>403</v>
       </c>
     </row>
@@ -7720,51 +7720,51 @@
         <v>407</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>263</v>
       </c>
       <c r="C265" t="s">
         <v>408</v>
       </c>
       <c r="D265">
         <v>15</v>
       </c>
       <c r="E265" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>264</v>
       </c>
       <c r="C266" t="s">
         <v>409</v>
       </c>
       <c r="D266">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E266" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>265</v>
       </c>
       <c r="C267" t="s">
         <v>410</v>
       </c>
       <c r="D267">
         <v>15</v>
       </c>
       <c r="E267" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>266</v>
       </c>
       <c r="C268" t="s">
         <v>411</v>
@@ -7991,51 +7991,51 @@
     <row r="282" spans="1:6">
       <c r="A282">
         <v>279</v>
       </c>
       <c r="C282" t="s">
         <v>430</v>
       </c>
       <c r="D282">
         <v>14</v>
       </c>
       <c r="E282" t="s">
         <v>27</v>
       </c>
       <c r="F282" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>279</v>
       </c>
       <c r="C283" t="s">
         <v>432</v>
       </c>
       <c r="D283">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E283" t="s">
         <v>282</v>
       </c>
       <c r="F283" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>282</v>
       </c>
       <c r="C284" t="s">
         <v>433</v>
       </c>
       <c r="D284">
         <v>13</v>
       </c>
       <c r="E284" t="s">
         <v>27</v>
       </c>
       <c r="F284" t="s">
         <v>419</v>
       </c>
     </row>
@@ -8230,51 +8230,51 @@
       </c>
       <c r="C8" t="s">
         <v>441</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>71</v>
       </c>
       <c r="F8" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>443</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>444</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
       <c r="F10" t="s">
         <v>445</v>
       </c>
     </row>
@@ -8561,51 +8561,51 @@
       </c>
       <c r="C25" t="s">
         <v>462</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>463</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>464</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>71</v>
       </c>
       <c r="F27" t="s">
         <v>442</v>
       </c>
     </row>
@@ -8769,51 +8769,51 @@
       </c>
       <c r="C36" t="s">
         <v>476</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>477</v>
       </c>
       <c r="D37">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>478</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
@@ -9023,51 +9023,51 @@
       </c>
       <c r="C49" t="s">
         <v>495</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>496</v>
       </c>
       <c r="D50">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>497</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
     </row>
@@ -9217,51 +9217,51 @@
       </c>
       <c r="C59" t="s">
         <v>508</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>509</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>68</v>
       </c>
       <c r="F60" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>510</v>
       </c>
       <c r="D61">
         <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>65</v>
       </c>
       <c r="F61" t="s">
@@ -9314,91 +9314,91 @@
       </c>
       <c r="C64" t="s">
         <v>513</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>65</v>
       </c>
       <c r="F64" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>514</v>
       </c>
       <c r="D65">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E65" t="s">
         <v>43</v>
       </c>
       <c r="F65" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>515</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>68</v>
       </c>
       <c r="F66" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>517</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>68</v>
       </c>
       <c r="F67" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>518</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
     </row>
@@ -9465,51 +9465,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>522</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>523</v>
       </c>
       <c r="D73">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>524</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
         <v>459</v>
       </c>
     </row>
@@ -9619,51 +9619,51 @@
       </c>
       <c r="C80" t="s">
         <v>531</v>
       </c>
       <c r="D80">
         <v>15</v>
       </c>
       <c r="E80" t="s">
         <v>406</v>
       </c>
       <c r="F80" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>533</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>80</v>
       </c>
       <c r="F81" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>534</v>
       </c>
       <c r="D82">
         <v>15</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
@@ -9696,51 +9696,51 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>536</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>537</v>
       </c>
       <c r="D85">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>538</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
@@ -10241,51 +10241,51 @@
       </c>
       <c r="C112" t="s">
         <v>573</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>88</v>
       </c>
       <c r="F112" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>574</v>
       </c>
       <c r="D113">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="F113" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>575</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>65</v>
       </c>
     </row>
@@ -10432,51 +10432,51 @@
       </c>
       <c r="C122" t="s">
         <v>584</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>47</v>
       </c>
       <c r="F122" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>585</v>
       </c>
       <c r="D123">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>406</v>
       </c>
       <c r="F123" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>586</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>88</v>
       </c>
       <c r="F124" t="s">
@@ -10849,51 +10849,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>618</v>
       </c>
       <c r="D146">
         <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
       <c r="F146" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>619</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>88</v>
       </c>
       <c r="F147" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>620</v>
       </c>
       <c r="D148">
         <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>47</v>
       </c>
       <c r="F148" t="s">
         <v>621</v>
       </c>
     </row>
@@ -11329,51 +11329,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>650</v>
       </c>
       <c r="D176">
         <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>651</v>
       </c>
       <c r="F176" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>653</v>
       </c>
       <c r="D177">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E177" t="s">
         <v>369</v>
       </c>
       <c r="F177" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>654</v>
       </c>
       <c r="D178">
         <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>15</v>
       </c>
       <c r="F178" t="s">
         <v>16</v>
       </c>
     </row>
@@ -11496,51 +11496,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>663</v>
       </c>
       <c r="D186">
         <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>15</v>
       </c>
       <c r="F186" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>664</v>
       </c>
       <c r="D187">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>47</v>
       </c>
       <c r="F187" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>665</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>31</v>
       </c>
       <c r="F188" t="s">
         <v>274</v>
       </c>
     </row>
@@ -11581,51 +11581,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>669</v>
       </c>
       <c r="D191">
         <v>16</v>
       </c>
       <c r="E191" t="s">
         <v>80</v>
       </c>
       <c r="F191" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>670</v>
       </c>
       <c r="D192">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E192" t="s">
         <v>88</v>
       </c>
       <c r="F192" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>671</v>
       </c>
       <c r="D193">
         <v>14</v>
       </c>
       <c r="E193" t="s">
         <v>80</v>
       </c>
       <c r="F193" t="s">
         <v>199</v>
       </c>
     </row>
@@ -11677,51 +11677,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>675</v>
       </c>
       <c r="D197">
         <v>14</v>
       </c>
       <c r="E197" t="s">
         <v>31</v>
       </c>
       <c r="F197" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>676</v>
       </c>
       <c r="D198">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E198" t="s">
         <v>282</v>
       </c>
       <c r="F198" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>677</v>
       </c>
       <c r="D199">
         <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
@@ -11742,51 +11742,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>679</v>
       </c>
       <c r="D201">
         <v>16</v>
       </c>
       <c r="E201" t="s">
         <v>99</v>
       </c>
       <c r="F201" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>680</v>
       </c>
       <c r="D202">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E202" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>681</v>
       </c>
       <c r="D203">
         <v>16</v>
       </c>
       <c r="E203" t="s">
         <v>369</v>
       </c>
       <c r="F203" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
@@ -12180,51 +12180,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>226</v>
       </c>
       <c r="C228" t="s">
         <v>712</v>
       </c>
       <c r="D228">
         <v>16</v>
       </c>
       <c r="E228" t="s">
         <v>31</v>
       </c>
       <c r="F228" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>227</v>
       </c>
       <c r="C229" t="s">
         <v>713</v>
       </c>
       <c r="D229">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E229" t="s">
         <v>88</v>
       </c>
       <c r="F229" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>228</v>
       </c>
       <c r="C230" t="s">
         <v>714</v>
       </c>
       <c r="D230">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>7</v>
       </c>
       <c r="F230" t="s">
         <v>611</v>
       </c>
     </row>
@@ -12344,51 +12344,51 @@
         <v>723</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>235</v>
       </c>
       <c r="C238" t="s">
         <v>724</v>
       </c>
       <c r="D238">
         <v>14</v>
       </c>
       <c r="E238" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>237</v>
       </c>
       <c r="C239" t="s">
         <v>725</v>
       </c>
       <c r="D239">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E239" t="s">
         <v>7</v>
       </c>
       <c r="F239" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>238</v>
       </c>
       <c r="C240" t="s">
         <v>726</v>
       </c>
       <c r="D240">
         <v>16</v>
       </c>
       <c r="E240" t="s">
         <v>136</v>
       </c>
       <c r="F240" t="s">
         <v>257</v>
       </c>
     </row>
@@ -12460,82 +12460,82 @@
     <row r="245" spans="1:6">
       <c r="A245">
         <v>243</v>
       </c>
       <c r="C245" t="s">
         <v>733</v>
       </c>
       <c r="D245">
         <v>16</v>
       </c>
       <c r="E245" t="s">
         <v>282</v>
       </c>
       <c r="F245" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>244</v>
       </c>
       <c r="C246" t="s">
         <v>734</v>
       </c>
       <c r="D246">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E246" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>245</v>
       </c>
       <c r="C247" t="s">
         <v>735</v>
       </c>
       <c r="D247">
         <v>16</v>
       </c>
       <c r="E247" t="s">
         <v>80</v>
       </c>
       <c r="F247" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>246</v>
       </c>
       <c r="C248" t="s">
         <v>736</v>
       </c>
       <c r="D248">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E248" t="s">
         <v>65</v>
       </c>
       <c r="F248" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>247</v>
       </c>
       <c r="C249" t="s">
         <v>737</v>
       </c>
       <c r="D249">
         <v>15</v>
       </c>
       <c r="E249" t="s">
         <v>47</v>
       </c>
       <c r="F249" t="s">
         <v>48</v>
       </c>
     </row>
@@ -12853,51 +12853,51 @@
     <row r="269" spans="1:6">
       <c r="A269">
         <v>267</v>
       </c>
       <c r="C269" t="s">
         <v>757</v>
       </c>
       <c r="D269">
         <v>15</v>
       </c>
       <c r="E269" t="s">
         <v>27</v>
       </c>
       <c r="F269" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>267</v>
       </c>
       <c r="C270" t="s">
         <v>758</v>
       </c>
       <c r="D270">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E270" t="s">
         <v>65</v>
       </c>
       <c r="F270" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>269</v>
       </c>
       <c r="C271" t="s">
         <v>760</v>
       </c>
       <c r="D271">
         <v>16</v>
       </c>
       <c r="E271" t="s">
         <v>15</v>
       </c>
       <c r="F271" t="s">
         <v>61</v>
       </c>
     </row>
@@ -12952,51 +12952,51 @@
     <row r="275" spans="1:6">
       <c r="A275">
         <v>273</v>
       </c>
       <c r="C275" t="s">
         <v>766</v>
       </c>
       <c r="D275">
         <v>16</v>
       </c>
       <c r="E275" t="s">
         <v>80</v>
       </c>
       <c r="F275" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>274</v>
       </c>
       <c r="C276" t="s">
         <v>767</v>
       </c>
       <c r="D276">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E276" t="s">
         <v>369</v>
       </c>
       <c r="F276" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>274</v>
       </c>
       <c r="C277" t="s">
         <v>768</v>
       </c>
       <c r="D277">
         <v>17</v>
       </c>
       <c r="E277" t="s">
         <v>7</v>
       </c>
       <c r="F277" t="s">
         <v>280</v>
       </c>
     </row>
@@ -13110,51 +13110,51 @@
         <v>68</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>283</v>
       </c>
       <c r="C285" t="s">
         <v>776</v>
       </c>
       <c r="D285">
         <v>15</v>
       </c>
       <c r="E285" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>284</v>
       </c>
       <c r="C286" t="s">
         <v>777</v>
       </c>
       <c r="D286">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E286" t="s">
         <v>15</v>
       </c>
       <c r="F286" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>284</v>
       </c>
       <c r="C287" t="s">
         <v>778</v>
       </c>
       <c r="D287">
         <v>14</v>
       </c>
       <c r="E287" t="s">
         <v>7</v>
       </c>
       <c r="F287" t="s">
         <v>86</v>
       </c>
     </row>
@@ -13280,51 +13280,51 @@
     <row r="295" spans="1:6">
       <c r="A295">
         <v>293</v>
       </c>
       <c r="C295" t="s">
         <v>787</v>
       </c>
       <c r="D295">
         <v>15</v>
       </c>
       <c r="E295" t="s">
         <v>27</v>
       </c>
       <c r="F295" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>294</v>
       </c>
       <c r="C296" t="s">
         <v>788</v>
       </c>
       <c r="D296">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E296" t="s">
         <v>27</v>
       </c>
       <c r="F296" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>294</v>
       </c>
       <c r="C297" t="s">
         <v>789</v>
       </c>
       <c r="D297">
         <v>17</v>
       </c>
       <c r="E297" t="s">
         <v>282</v>
       </c>
       <c r="F297" t="s">
         <v>422</v>
       </c>
     </row>