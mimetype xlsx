--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2281,51 +2281,51 @@
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
@@ -2435,51 +2435,51 @@
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>7</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
@@ -2732,51 +2732,51 @@
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>22</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>23</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
@@ -3243,51 +3243,51 @@
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>102</v>
       </c>
       <c r="F53" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>48</v>
       </c>
       <c r="F54" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>90</v>
       </c>
     </row>
@@ -3300,51 +3300,51 @@
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
       <c r="F56" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>51</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
       <c r="F57" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3437,51 +3437,51 @@
       </c>
       <c r="C63" t="s">
         <v>117</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>102</v>
       </c>
       <c r="F63" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>58</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>119</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>19</v>
       </c>
       <c r="F65" t="s">
@@ -3714,51 +3714,51 @@
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>45</v>
       </c>
       <c r="F77" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>72</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>140</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>22</v>
       </c>
       <c r="F78" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>73</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>142</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
@@ -3914,51 +3914,51 @@
       </c>
       <c r="C87" t="s">
         <v>156</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>90</v>
       </c>
       <c r="F87" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>158</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>159</v>
       </c>
       <c r="F88" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>161</v>
       </c>
       <c r="D89">
         <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
@@ -4014,51 +4014,51 @@
       </c>
       <c r="C92" t="s">
         <v>166</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>90</v>
       </c>
       <c r="F92" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>87</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>168</v>
       </c>
       <c r="D93">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>19</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>169</v>
       </c>
       <c r="D94">
         <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>36</v>
       </c>
       <c r="F94" t="s">
@@ -4254,111 +4254,111 @@
       </c>
       <c r="C104" t="s">
         <v>185</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>45</v>
       </c>
       <c r="F104" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>99</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>187</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>188</v>
       </c>
       <c r="F105" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>100</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>190</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>85</v>
       </c>
       <c r="F106" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>101</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>191</v>
       </c>
       <c r="D107">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>102</v>
       </c>
       <c r="F107" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>193</v>
       </c>
       <c r="D108">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>102</v>
       </c>
       <c r="F108" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>103</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>194</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>36</v>
       </c>
       <c r="F109" t="s">
@@ -4374,51 +4374,51 @@
       </c>
       <c r="C110" t="s">
         <v>196</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>90</v>
       </c>
       <c r="F110" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>103</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>198</v>
       </c>
       <c r="D111">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>106</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>199</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>200</v>
       </c>
     </row>
@@ -4431,51 +4431,51 @@
       </c>
       <c r="C113" t="s">
         <v>201</v>
       </c>
       <c r="D113">
         <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>36</v>
       </c>
       <c r="F113" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>202</v>
       </c>
       <c r="D114">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>85</v>
       </c>
       <c r="F114" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>109</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>204</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>45</v>
       </c>
       <c r="F115" t="s">
@@ -4551,68 +4551,68 @@
       </c>
       <c r="C119" t="s">
         <v>209</v>
       </c>
       <c r="D119">
         <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>36</v>
       </c>
       <c r="F119" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>114</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>210</v>
       </c>
       <c r="D120">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>115</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>211</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>212</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>45</v>
       </c>
       <c r="F122" t="s">
         <v>213</v>
       </c>
     </row>
@@ -4622,51 +4622,51 @@
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>214</v>
       </c>
       <c r="D123">
         <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>118</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>215</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>90</v>
       </c>
       <c r="F124" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>216</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>85</v>
       </c>
       <c r="F125" t="s">
@@ -4722,91 +4722,91 @@
       </c>
       <c r="C128" t="s">
         <v>220</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>36</v>
       </c>
       <c r="F128" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>123</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>221</v>
       </c>
       <c r="D129">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>85</v>
       </c>
       <c r="F129" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>124</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>222</v>
       </c>
       <c r="D130">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>22</v>
       </c>
       <c r="F130" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>224</v>
       </c>
       <c r="D131">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>45</v>
       </c>
       <c r="F131" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>126</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>226</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>45</v>
       </c>
       <c r="F132" t="s">
@@ -4969,51 +4969,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>136</v>
       </c>
       <c r="C142" t="s">
         <v>240</v>
       </c>
       <c r="D142">
         <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>241</v>
       </c>
       <c r="D143">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>242</v>
       </c>
       <c r="D144">
         <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>48</v>
       </c>
       <c r="F144" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
@@ -5402,85 +5402,85 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
       </c>
       <c r="C168" t="s">
         <v>275</v>
       </c>
       <c r="D168">
         <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>45</v>
       </c>
       <c r="F168" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>276</v>
       </c>
       <c r="D169">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>233</v>
       </c>
       <c r="F169" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>164</v>
       </c>
       <c r="C170" t="s">
         <v>277</v>
       </c>
       <c r="D170">
         <v>21</v>
       </c>
       <c r="E170" t="s">
         <v>45</v>
       </c>
       <c r="F170" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>165</v>
       </c>
       <c r="C171" t="s">
         <v>279</v>
       </c>
       <c r="D171">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>281</v>
       </c>
       <c r="D172">
         <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>36</v>
       </c>
       <c r="F172" t="s">
         <v>37</v>
       </c>
     </row>
@@ -5623,68 +5623,68 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>295</v>
       </c>
       <c r="D181">
         <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>159</v>
       </c>
       <c r="F181" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>176</v>
       </c>
       <c r="C182" t="s">
         <v>297</v>
       </c>
       <c r="D182">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
       </c>
       <c r="C183" t="s">
         <v>299</v>
       </c>
       <c r="D183">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>183</v>
       </c>
       <c r="F183" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>301</v>
       </c>
       <c r="D184">
         <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>178</v>
@@ -5910,51 +5910,51 @@
       </c>
       <c r="C8" t="s">
         <v>313</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>45</v>
       </c>
       <c r="F8" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>314</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>315</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>90</v>
       </c>
       <c r="F10" t="s">
@@ -5990,51 +5990,51 @@
       </c>
       <c r="C12" t="s">
         <v>318</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>319</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>320</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6164,51 +6164,51 @@
       </c>
       <c r="C21" t="s">
         <v>328</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
       <c r="F21" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>330</v>
       </c>
       <c r="D22">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>332</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
       <c r="F23" t="s">
@@ -6464,131 +6464,131 @@
       </c>
       <c r="C36" t="s">
         <v>347</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>36</v>
       </c>
       <c r="F36" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>348</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>350</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>147</v>
       </c>
       <c r="F38" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>352</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>26</v>
       </c>
       <c r="F39" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>354</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>356</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>45</v>
       </c>
       <c r="F41" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>357</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
@@ -6701,51 +6701,51 @@
       </c>
       <c r="C48" t="s">
         <v>364</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>90</v>
       </c>
       <c r="F48" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>365</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>366</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>36</v>
       </c>
       <c r="F50" t="s">
@@ -6781,51 +6781,51 @@
       </c>
       <c r="C52" t="s">
         <v>368</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>369</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>370</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
       <c r="F54" t="s">
         <v>37</v>
       </c>
     </row>
@@ -7132,51 +7132,51 @@
       </c>
       <c r="C70" t="s">
         <v>389</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>22</v>
       </c>
       <c r="F70" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>390</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>85</v>
       </c>
       <c r="F71" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>391</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
@@ -7232,51 +7232,51 @@
       </c>
       <c r="C75" t="s">
         <v>394</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>48</v>
       </c>
       <c r="F75" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>395</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>396</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>200</v>
       </c>
     </row>
@@ -7449,91 +7449,91 @@
       </c>
       <c r="C86" t="s">
         <v>406</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>85</v>
       </c>
       <c r="F86" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>408</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>159</v>
       </c>
       <c r="F87" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>409</v>
       </c>
       <c r="D88">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>410</v>
       </c>
       <c r="D89">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>411</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>22</v>
       </c>
       <c r="F90" t="s">
@@ -7629,71 +7629,71 @@
       </c>
       <c r="C95" t="s">
         <v>417</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>81</v>
       </c>
       <c r="F95" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>419</v>
       </c>
       <c r="D96">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>45</v>
       </c>
       <c r="F96" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>421</v>
       </c>
       <c r="D97">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>90</v>
       </c>
       <c r="F97" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>423</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7706,51 +7706,51 @@
       </c>
       <c r="C99" t="s">
         <v>424</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>22</v>
       </c>
       <c r="F99" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>425</v>
       </c>
       <c r="D100">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>81</v>
       </c>
       <c r="F100" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>427</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
@@ -7826,51 +7826,51 @@
       </c>
       <c r="C105" t="s">
         <v>432</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>19</v>
       </c>
       <c r="F105" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>433</v>
       </c>
       <c r="D106">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>19</v>
       </c>
       <c r="F106" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>434</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>19</v>
       </c>
       <c r="F107" t="s">
@@ -8066,51 +8066,51 @@
       </c>
       <c r="C117" t="s">
         <v>449</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>36</v>
       </c>
       <c r="F117" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>451</v>
       </c>
       <c r="D118">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>85</v>
       </c>
       <c r="F118" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>452</v>
       </c>
       <c r="D119">
         <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>45</v>
       </c>
       <c r="F119" t="s">
@@ -8263,51 +8263,51 @@
       </c>
       <c r="C127" t="s">
         <v>462</v>
       </c>
       <c r="D127">
         <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>19</v>
       </c>
       <c r="F127" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>463</v>
       </c>
       <c r="D128">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>81</v>
       </c>
       <c r="F128" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>464</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>19</v>
       </c>
       <c r="F129" t="s">
@@ -8442,51 +8442,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>474</v>
       </c>
       <c r="D137">
         <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>81</v>
       </c>
       <c r="F137" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>475</v>
       </c>
       <c r="D138">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>48</v>
       </c>
       <c r="F138" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>477</v>
       </c>
       <c r="D139">
         <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>85</v>
       </c>
       <c r="F139" t="s">
         <v>86</v>
       </c>
     </row>
@@ -8544,51 +8544,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>481</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>81</v>
       </c>
       <c r="F143" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>483</v>
       </c>
       <c r="D144">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>45</v>
       </c>
       <c r="F144" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>484</v>
       </c>
       <c r="D145">
         <v>21</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>93</v>
       </c>
     </row>
@@ -8722,102 +8722,102 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>495</v>
       </c>
       <c r="D154">
         <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>22</v>
       </c>
       <c r="F154" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>496</v>
       </c>
       <c r="D155">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>498</v>
       </c>
       <c r="D156">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>159</v>
       </c>
       <c r="F156" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>499</v>
       </c>
       <c r="D157">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>176</v>
       </c>
       <c r="F157" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>501</v>
       </c>
       <c r="D158">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>81</v>
       </c>
       <c r="F158" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>502</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>102</v>
       </c>
       <c r="F159" t="s">
         <v>125</v>
       </c>
     </row>
@@ -8858,85 +8858,85 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>505</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>90</v>
       </c>
       <c r="F162" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>506</v>
       </c>
       <c r="D163">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E163" t="s">
         <v>176</v>
       </c>
       <c r="F163" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>508</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>510</v>
       </c>
       <c r="D165">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>19</v>
       </c>
       <c r="F165" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>511</v>
       </c>
       <c r="D166">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>233</v>
       </c>
       <c r="F166" t="s">
         <v>234</v>
       </c>
     </row>
@@ -9039,68 +9039,68 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>520</v>
       </c>
       <c r="D173">
         <v>21</v>
       </c>
       <c r="E173" t="s">
         <v>36</v>
       </c>
       <c r="F173" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>521</v>
       </c>
       <c r="D174">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>45</v>
       </c>
       <c r="F174" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>522</v>
       </c>
       <c r="D175">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E175" t="s">
         <v>26</v>
       </c>
       <c r="F175" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>523</v>
       </c>
       <c r="D176">
         <v>22</v>
       </c>
       <c r="E176" t="s">
         <v>19</v>
       </c>
       <c r="F176" t="s">
         <v>524</v>
       </c>
     </row>
@@ -9393,51 +9393,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>544</v>
       </c>
       <c r="D194">
         <v>21</v>
       </c>
       <c r="E194" t="s">
         <v>48</v>
       </c>
       <c r="F194" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>545</v>
       </c>
       <c r="D195">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E195" t="s">
         <v>291</v>
       </c>
       <c r="F195" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>193</v>
       </c>
       <c r="C196" t="s">
         <v>546</v>
       </c>
       <c r="D196">
         <v>21</v>
       </c>
       <c r="E196" t="s">
         <v>291</v>
       </c>
       <c r="F196" t="s">
         <v>292</v>
       </c>
     </row>
@@ -9461,51 +9461,51 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>548</v>
       </c>
       <c r="D198">
         <v>21</v>
       </c>
       <c r="E198" t="s">
         <v>26</v>
       </c>
       <c r="F198" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>549</v>
       </c>
       <c r="D199">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>102</v>
       </c>
       <c r="F199" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>550</v>
       </c>
       <c r="D200">
         <v>22</v>
       </c>
       <c r="E200" t="s">
         <v>81</v>
       </c>
       <c r="F200" t="s">
         <v>82</v>
       </c>
     </row>
@@ -9580,136 +9580,136 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>555</v>
       </c>
       <c r="D205">
         <v>22</v>
       </c>
       <c r="E205" t="s">
         <v>183</v>
       </c>
       <c r="F205" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>556</v>
       </c>
       <c r="D206">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>558</v>
       </c>
       <c r="D207">
         <v>22</v>
       </c>
       <c r="E207" t="s">
         <v>81</v>
       </c>
       <c r="F207" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>559</v>
       </c>
       <c r="D208">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E208" t="s">
         <v>176</v>
       </c>
       <c r="F208" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>560</v>
       </c>
       <c r="D209">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E209" t="s">
         <v>176</v>
       </c>
       <c r="F209" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>207</v>
       </c>
       <c r="C210" t="s">
         <v>561</v>
       </c>
       <c r="D210">
         <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>183</v>
       </c>
       <c r="F210" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>562</v>
       </c>
       <c r="D211">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E211" t="s">
         <v>7</v>
       </c>
       <c r="F211" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>563</v>
       </c>
       <c r="D212">
         <v>22</v>
       </c>
       <c r="E212" t="s">
         <v>291</v>
       </c>
       <c r="F212" t="s">
         <v>292</v>
       </c>
     </row>