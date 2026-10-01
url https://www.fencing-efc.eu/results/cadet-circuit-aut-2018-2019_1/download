--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1663,51 +1663,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1879,51 +1879,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
@@ -1990,85 +1990,85 @@
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2098,71 +2098,71 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>47</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2653,51 +2653,51 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>90</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>91</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>92</v>
       </c>
     </row>
@@ -2901,51 +2901,51 @@
       </c>
       <c r="C68" t="s">
         <v>111</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>101</v>
       </c>
       <c r="F68" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3035,51 +3035,51 @@
       </c>
       <c r="C75" t="s">
         <v>120</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>121</v>
       </c>
       <c r="D76">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>97</v>
       </c>
       <c r="F76" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>123</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
@@ -3095,51 +3095,51 @@
       </c>
       <c r="C78" t="s">
         <v>124</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>126</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>127</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>128</v>
       </c>
       <c r="F80" t="s">
@@ -3349,51 +3349,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>145</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>146</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>148</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>149</v>
       </c>
       <c r="F93" t="s">
@@ -3569,51 +3569,51 @@
       </c>
       <c r="C102" t="s">
         <v>161</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>94</v>
       </c>
       <c r="F102" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>163</v>
       </c>
       <c r="D103">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>164</v>
       </c>
       <c r="F103" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>166</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>53</v>
       </c>
       <c r="F104" t="s">
@@ -3731,99 +3731,99 @@
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>178</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>97</v>
       </c>
       <c r="F111" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>29</v>
       </c>
       <c r="F112" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>180</v>
       </c>
       <c r="D113">
         <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>181</v>
       </c>
       <c r="D114">
         <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>182</v>
       </c>
       <c r="D115">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>183</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="C117" t="s">
         <v>185</v>
@@ -3858,51 +3858,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>187</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>94</v>
       </c>
       <c r="F119" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="C120" t="s">
         <v>188</v>
       </c>
       <c r="D120">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>189</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>29</v>
       </c>
       <c r="F121" t="s">
         <v>68</v>
       </c>
     </row>
@@ -4107,51 +4107,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>209</v>
       </c>
       <c r="D134">
         <v>21</v>
       </c>
       <c r="E134" t="s">
         <v>97</v>
       </c>
       <c r="F134" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>210</v>
       </c>
       <c r="D135">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>195</v>
       </c>
       <c r="F135" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>211</v>
       </c>
       <c r="D136">
         <v>21</v>
       </c>
       <c r="E136" t="s">
         <v>199</v>
       </c>
       <c r="F136" t="s">
         <v>212</v>
       </c>
     </row>
@@ -4393,51 +4393,51 @@
       </c>
       <c r="C10" t="s">
         <v>226</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>227</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>228</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
@@ -4620,51 +4620,51 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>242</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>243</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>101</v>
       </c>
       <c r="F24" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>245</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
@@ -4785,51 +4785,51 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>254</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>255</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>256</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>78</v>
       </c>
     </row>
@@ -4839,51 +4839,51 @@
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>257</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>258</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>260</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
     </row>
@@ -5155,51 +5155,51 @@
       </c>
       <c r="C52" t="s">
         <v>278</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>101</v>
       </c>
       <c r="F52" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>279</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>280</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>101</v>
       </c>
       <c r="F54" t="s">
         <v>244</v>
       </c>
     </row>
@@ -5494,51 +5494,51 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>304</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>306</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>164</v>
       </c>
       <c r="F71" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>307</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>29</v>
       </c>
       <c r="F72" t="s">
@@ -5688,108 +5688,108 @@
       </c>
       <c r="C80" t="s">
         <v>317</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>174</v>
       </c>
       <c r="F80" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>319</v>
       </c>
       <c r="D81">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>320</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>29</v>
       </c>
       <c r="F82" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>321</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>322</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
       <c r="F84" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>324</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
@@ -6076,51 +6076,51 @@
       </c>
       <c r="C100" t="s">
         <v>346</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>168</v>
       </c>
       <c r="F100" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>347</v>
       </c>
       <c r="D101">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>349</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>94</v>
       </c>
       <c r="F102" t="s">
@@ -6574,51 +6574,51 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="C127" t="s">
         <v>381</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>149</v>
       </c>
       <c r="F127" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>383</v>
       </c>
       <c r="D128">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>97</v>
       </c>
       <c r="F128" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>384</v>
       </c>
       <c r="D129">
         <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>29</v>
       </c>
       <c r="F129" t="s">
         <v>241</v>
       </c>
     </row>
@@ -6707,51 +6707,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>394</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>29</v>
       </c>
       <c r="F135" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>395</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>29</v>
       </c>
       <c r="F136" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>396</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>53</v>
       </c>
       <c r="F137" t="s">
         <v>158</v>
       </c>
     </row>
@@ -6854,51 +6854,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>405</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>199</v>
       </c>
       <c r="F144" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>406</v>
       </c>
       <c r="D145">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>168</v>
       </c>
       <c r="F145" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>407</v>
       </c>
       <c r="D146">
         <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>164</v>
       </c>
       <c r="F146" t="s">
         <v>408</v>
       </c>
     </row>