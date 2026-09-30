--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2088,51 +2088,51 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
@@ -2367,91 +2367,91 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>49</v>
       </c>
       <c r="F25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
@@ -2475,51 +2475,51 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2669,88 +2669,88 @@
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
       <c r="F39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>77</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3097,51 +3097,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
@@ -3157,51 +3157,51 @@
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>49</v>
       </c>
       <c r="F65" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>66</v>
       </c>
       <c r="F66" t="s">
@@ -3397,51 +3397,51 @@
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>61</v>
       </c>
       <c r="F76" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>19</v>
       </c>
       <c r="F77" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
@@ -3825,71 +3825,71 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>171</v>
       </c>
       <c r="D99">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>19</v>
       </c>
       <c r="F99" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>172</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>49</v>
       </c>
       <c r="F100" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>173</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>19</v>
       </c>
       <c r="F101" t="s">
@@ -4085,51 +4085,51 @@
       </c>
       <c r="C111" t="s">
         <v>188</v>
       </c>
       <c r="D111">
         <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>61</v>
       </c>
       <c r="F111" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>190</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>61</v>
       </c>
       <c r="F112" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>192</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
@@ -4504,102 +4504,102 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>218</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>96</v>
       </c>
       <c r="F133" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>219</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>49</v>
       </c>
       <c r="F134" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>220</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>120</v>
       </c>
       <c r="F135" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>221</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>16</v>
       </c>
       <c r="F136" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>223</v>
       </c>
       <c r="D137">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>70</v>
       </c>
       <c r="F137" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>224</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>61</v>
       </c>
       <c r="F138" t="s">
         <v>189</v>
       </c>
     </row>
@@ -4682,68 +4682,68 @@
         <v>109</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>230</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>231</v>
       </c>
       <c r="D145">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>66</v>
       </c>
       <c r="F145" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>232</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>49</v>
       </c>
       <c r="F146" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>233</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>109</v>
       </c>
       <c r="F147" t="s">
         <v>186</v>
       </c>
     </row>
@@ -4767,51 +4767,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>236</v>
       </c>
       <c r="D149">
         <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>109</v>
       </c>
       <c r="F149" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>238</v>
       </c>
       <c r="D150">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>61</v>
       </c>
       <c r="F150" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>239</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>61</v>
       </c>
       <c r="F151" t="s">
         <v>189</v>
       </c>
     </row>
@@ -4903,68 +4903,68 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>248</v>
       </c>
       <c r="D157">
         <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>66</v>
       </c>
       <c r="F157" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>249</v>
       </c>
       <c r="D158">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>125</v>
       </c>
       <c r="F158" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>250</v>
       </c>
       <c r="D159">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>251</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>66</v>
       </c>
       <c r="F160" t="s">
         <v>99</v>
       </c>
     </row>
@@ -5121,51 +5121,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>264</v>
       </c>
       <c r="D170">
         <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>147</v>
       </c>
       <c r="F170" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>266</v>
       </c>
       <c r="D171">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>70</v>
       </c>
       <c r="F171" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>267</v>
       </c>
       <c r="D172">
         <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>61</v>
       </c>
       <c r="F172" t="s">
         <v>189</v>
       </c>
     </row>
@@ -5240,51 +5240,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>272</v>
       </c>
       <c r="D177">
         <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>273</v>
       </c>
       <c r="F177" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>275</v>
       </c>
       <c r="D178">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E178" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="C179" t="s">
         <v>276</v>
       </c>
       <c r="D179">
         <v>21</v>
       </c>
       <c r="E179" t="s">
         <v>273</v>
       </c>
       <c r="F179" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
@@ -5373,119 +5373,119 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>286</v>
       </c>
       <c r="D185">
         <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>66</v>
       </c>
       <c r="F185" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>287</v>
       </c>
       <c r="D186">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E186" t="s">
         <v>125</v>
       </c>
       <c r="F186" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>288</v>
       </c>
       <c r="D187">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E187" t="s">
         <v>273</v>
       </c>
       <c r="F187" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>289</v>
       </c>
       <c r="D188">
         <v>25</v>
       </c>
       <c r="E188" t="s">
         <v>273</v>
       </c>
       <c r="F188" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>290</v>
       </c>
       <c r="D189">
         <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>109</v>
       </c>
       <c r="F189" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>291</v>
       </c>
       <c r="D190">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>117</v>
       </c>
       <c r="F190" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="C191" t="s">
         <v>292</v>
       </c>
       <c r="D191">
         <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>13</v>
       </c>
       <c r="F191" t="s">
         <v>160</v>
       </c>
     </row>
@@ -5645,51 +5645,51 @@
       </c>
       <c r="C8" t="s">
         <v>300</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>66</v>
       </c>
       <c r="F8" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>301</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>302</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>303</v>
       </c>
     </row>
@@ -5702,51 +5702,51 @@
       </c>
       <c r="C11" t="s">
         <v>304</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>305</v>
       </c>
       <c r="D12">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>61</v>
       </c>
       <c r="F12" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>307</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -6075,51 +6075,51 @@
       </c>
       <c r="C31" t="s">
         <v>330</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>109</v>
       </c>
       <c r="F31" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>331</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>66</v>
       </c>
       <c r="F32" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>332</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
@@ -6819,51 +6819,51 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>379</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>380</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>27</v>
       </c>
       <c r="F71" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>381</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6876,51 +6876,51 @@
       </c>
       <c r="C73" t="s">
         <v>382</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>49</v>
       </c>
       <c r="F73" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>383</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>384</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>49</v>
       </c>
       <c r="F75" t="s">
@@ -7127,51 +7127,51 @@
       </c>
       <c r="C86" t="s">
         <v>396</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>70</v>
       </c>
       <c r="F86" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>398</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>399</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
@@ -7207,51 +7207,51 @@
       </c>
       <c r="C90" t="s">
         <v>402</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>120</v>
       </c>
       <c r="F90" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>403</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>404</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>27</v>
       </c>
       <c r="F92" t="s">
         <v>359</v>
       </c>
     </row>
@@ -7304,51 +7304,51 @@
       </c>
       <c r="C95" t="s">
         <v>408</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>49</v>
       </c>
       <c r="F95" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>409</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>117</v>
       </c>
       <c r="F96" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>410</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>109</v>
       </c>
       <c r="F97" t="s">
@@ -7458,51 +7458,51 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>419</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>420</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>49</v>
       </c>
       <c r="F104" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>422</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>31</v>
       </c>
       <c r="F105" t="s">
@@ -7778,51 +7778,51 @@
       </c>
       <c r="C119" t="s">
         <v>439</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>61</v>
       </c>
       <c r="F119" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>440</v>
       </c>
       <c r="D120">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>441</v>
       </c>
       <c r="D121">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>49</v>
       </c>
       <c r="F121" t="s">
@@ -8057,85 +8057,85 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>454</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>109</v>
       </c>
       <c r="F134" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>455</v>
       </c>
       <c r="D135">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>109</v>
       </c>
       <c r="F135" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>456</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>70</v>
       </c>
       <c r="F136" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>457</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
       <c r="F137" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>458</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>66</v>
       </c>
       <c r="F138" t="s">
         <v>99</v>
       </c>
     </row>
@@ -8210,99 +8210,99 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>464</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>27</v>
       </c>
       <c r="F143" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>465</v>
       </c>
       <c r="D144">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>466</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>109</v>
       </c>
       <c r="F145" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>467</v>
       </c>
       <c r="D146">
         <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>468</v>
       </c>
       <c r="F146" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>470</v>
       </c>
       <c r="D147">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>120</v>
       </c>
       <c r="F147" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>471</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
         <v>472</v>
       </c>
     </row>
@@ -8490,51 +8490,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>485</v>
       </c>
       <c r="D160">
         <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>66</v>
       </c>
       <c r="F160" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>486</v>
       </c>
       <c r="D161">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>147</v>
       </c>
       <c r="F161" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>487</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>49</v>
       </c>
       <c r="F162" t="s">
         <v>50</v>
       </c>
     </row>
@@ -8705,51 +8705,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>501</v>
       </c>
       <c r="D173">
         <v>21</v>
       </c>
       <c r="E173" t="s">
         <v>117</v>
       </c>
       <c r="F173" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>503</v>
       </c>
       <c r="D174">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>31</v>
       </c>
       <c r="F174" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>504</v>
       </c>
       <c r="D175">
         <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>