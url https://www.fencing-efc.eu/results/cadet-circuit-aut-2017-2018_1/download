--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2593,88 +2593,88 @@
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
@@ -2764,88 +2764,88 @@
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>32</v>
       </c>
       <c r="F16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
       <c r="F17" t="s">
@@ -2929,51 +2929,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>45</v>
       </c>
       <c r="F23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
@@ -3026,51 +3026,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>52</v>
       </c>
       <c r="F29" t="s">
@@ -3106,51 +3106,51 @@
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>61</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>62</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>65</v>
       </c>
       <c r="F33" t="s">
@@ -3277,51 +3277,51 @@
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>74</v>
       </c>
       <c r="F40" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3576,51 +3576,51 @@
       </c>
       <c r="C56" t="s">
         <v>101</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>102</v>
       </c>
       <c r="F56" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>104</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>32</v>
       </c>
       <c r="F57" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>105</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>90</v>
       </c>
       <c r="F58" t="s">
@@ -3773,71 +3773,71 @@
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>52</v>
       </c>
       <c r="F66" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>47</v>
       </c>
       <c r="F67" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>45</v>
       </c>
       <c r="F69" t="s">
@@ -3930,51 +3930,51 @@
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>129</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>65</v>
       </c>
       <c r="F75" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>47</v>
       </c>
       <c r="F76" t="s">
@@ -4010,51 +4010,51 @@
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>47</v>
       </c>
       <c r="F78" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>94</v>
       </c>
       <c r="F79" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>140</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>21</v>
       </c>
       <c r="F80" t="s">
@@ -4147,51 +4147,51 @@
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>148</v>
       </c>
       <c r="F85" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>150</v>
       </c>
       <c r="D86">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>151</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4578,51 +4578,51 @@
       </c>
       <c r="C107" t="s">
         <v>181</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>90</v>
       </c>
       <c r="F107" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>182</v>
       </c>
       <c r="D108">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>52</v>
       </c>
       <c r="F108" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
         <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>52</v>
       </c>
       <c r="F109" t="s">
@@ -4775,51 +4775,51 @@
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>196</v>
       </c>
       <c r="F117" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>198</v>
       </c>
       <c r="D118">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>199</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>16</v>
       </c>
       <c r="F119" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4832,71 +4832,71 @@
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>52</v>
       </c>
       <c r="F120" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>202</v>
       </c>
       <c r="D121">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>203</v>
       </c>
       <c r="D122">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>52</v>
       </c>
       <c r="F122" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>205</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>94</v>
       </c>
       <c r="F123" t="s">
@@ -4989,51 +4989,51 @@
       </c>
       <c r="C128" t="s">
         <v>212</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>65</v>
       </c>
       <c r="F128" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>214</v>
       </c>
       <c r="D129">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>65</v>
       </c>
       <c r="F129" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>216</v>
       </c>
       <c r="D130">
         <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>65</v>
       </c>
       <c r="F130" t="s">
@@ -5063,51 +5063,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>219</v>
       </c>
       <c r="D132">
         <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>32</v>
       </c>
       <c r="F132" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>221</v>
       </c>
       <c r="D133">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>47</v>
       </c>
       <c r="F133" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>222</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>52</v>
       </c>
       <c r="F134" t="s">
         <v>116</v>
       </c>
     </row>
@@ -5148,51 +5148,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>225</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>94</v>
       </c>
       <c r="F137" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>226</v>
       </c>
       <c r="D138">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>65</v>
       </c>
       <c r="F138" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>228</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>148</v>
       </c>
       <c r="F139" t="s">
         <v>229</v>
       </c>
     </row>
@@ -5360,51 +5360,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>244</v>
       </c>
       <c r="D150">
         <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>94</v>
       </c>
       <c r="F150" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>245</v>
       </c>
       <c r="D151">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>21</v>
       </c>
       <c r="F151" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>246</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>21</v>
       </c>
       <c r="F152" t="s">
         <v>27</v>
       </c>
     </row>
@@ -5730,102 +5730,102 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>271</v>
       </c>
       <c r="D173">
         <v>22</v>
       </c>
       <c r="E173" t="s">
         <v>148</v>
       </c>
       <c r="F173" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>273</v>
       </c>
       <c r="D174">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>252</v>
       </c>
       <c r="F174" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>275</v>
       </c>
       <c r="D175">
         <v>21</v>
       </c>
       <c r="E175" t="s">
         <v>258</v>
       </c>
       <c r="F175" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>276</v>
       </c>
       <c r="D176">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>53</v>
       </c>
       <c r="F176" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>277</v>
       </c>
       <c r="D177">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E177" t="s">
         <v>45</v>
       </c>
       <c r="F177" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>279</v>
       </c>
       <c r="D178">
         <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>52</v>
       </c>
       <c r="F178" t="s">
         <v>280</v>
       </c>
     </row>
@@ -5931,51 +5931,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>289</v>
       </c>
       <c r="D185">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>32</v>
       </c>
       <c r="F185" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>290</v>
       </c>
       <c r="D186">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E186" t="s">
         <v>94</v>
       </c>
       <c r="F186" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>291</v>
       </c>
       <c r="D187">
         <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>32</v>
       </c>
       <c r="F187" t="s">
         <v>292</v>
       </c>
     </row>
@@ -6030,51 +6030,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>296</v>
       </c>
       <c r="D191">
         <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>32</v>
       </c>
       <c r="F191" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>298</v>
       </c>
       <c r="D192">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E192" t="s">
         <v>52</v>
       </c>
       <c r="F192" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>300</v>
       </c>
       <c r="D193">
         <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>32</v>
       </c>
       <c r="F193" t="s">
         <v>301</v>
       </c>
     </row>
@@ -6262,51 +6262,51 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>319</v>
       </c>
       <c r="D205">
         <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>252</v>
       </c>
       <c r="F205" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>321</v>
       </c>
       <c r="D206">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E206" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>322</v>
       </c>
       <c r="D207">
         <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>238</v>
       </c>
       <c r="F207" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>205</v>
@@ -6395,51 +6395,51 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>331</v>
       </c>
       <c r="D213">
         <v>24</v>
       </c>
       <c r="E213" t="s">
         <v>94</v>
       </c>
       <c r="F213" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>333</v>
       </c>
       <c r="D214">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>10</v>
       </c>
       <c r="F214" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>334</v>
       </c>
       <c r="D215">
         <v>24</v>
       </c>
       <c r="E215" t="s">
         <v>10</v>
       </c>
       <c r="F215" t="s">
         <v>335</v>
       </c>
     </row>
@@ -6494,85 +6494,85 @@
     <row r="219" spans="1:6">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="C219" t="s">
         <v>340</v>
       </c>
       <c r="D219">
         <v>25</v>
       </c>
       <c r="E219" t="s">
         <v>41</v>
       </c>
       <c r="F219" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>216</v>
       </c>
       <c r="C220" t="s">
         <v>342</v>
       </c>
       <c r="D220">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E220" t="s">
         <v>10</v>
       </c>
       <c r="F220" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>343</v>
       </c>
       <c r="D221">
         <v>23</v>
       </c>
       <c r="E221" t="s">
         <v>306</v>
       </c>
       <c r="F221" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>345</v>
       </c>
       <c r="D222">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E222" t="s">
         <v>252</v>
       </c>
       <c r="F222" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>346</v>
       </c>
       <c r="D223">
         <v>21</v>
       </c>
       <c r="E223" t="s">
         <v>47</v>
       </c>
       <c r="F223" t="s">
         <v>175</v>
       </c>
     </row>
@@ -6740,51 +6740,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>356</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>357</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>358</v>
       </c>
       <c r="D4">
         <v>22</v>
@@ -6802,51 +6802,51 @@
       </c>
       <c r="C5" t="s">
         <v>359</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>52</v>
       </c>
       <c r="F5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>360</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>361</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
@@ -6913,51 +6913,51 @@
       </c>
       <c r="C11" t="s">
         <v>366</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>367</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>368</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>369</v>
       </c>
     </row>
@@ -7141,51 +7141,51 @@
       </c>
       <c r="C23" t="s">
         <v>381</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>383</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>384</v>
       </c>
       <c r="F24" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>386</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
@@ -7335,151 +7335,151 @@
       </c>
       <c r="C33" t="s">
         <v>397</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>80</v>
       </c>
       <c r="F33" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>399</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>94</v>
       </c>
       <c r="F34" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>400</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
       <c r="F35" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>402</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>403</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>404</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>405</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>52</v>
       </c>
       <c r="F39" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>407</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>196</v>
       </c>
       <c r="F40" t="s">
@@ -7732,51 +7732,51 @@
       </c>
       <c r="C53" t="s">
         <v>423</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>94</v>
       </c>
       <c r="F53" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>424</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>426</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
     </row>
@@ -7931,51 +7931,51 @@
       </c>
       <c r="C64" t="s">
         <v>436</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>94</v>
       </c>
       <c r="F64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>437</v>
       </c>
       <c r="D65">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>439</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8028,51 +8028,51 @@
       </c>
       <c r="C69" t="s">
         <v>443</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>52</v>
       </c>
       <c r="F69" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>444</v>
       </c>
       <c r="D70">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>446</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>316</v>
       </c>
       <c r="F71" t="s">
         <v>447</v>
       </c>
     </row>
@@ -8085,51 +8085,51 @@
       </c>
       <c r="C72" t="s">
         <v>448</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>52</v>
       </c>
       <c r="F72" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>449</v>
       </c>
       <c r="D73">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>47</v>
       </c>
       <c r="F73" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>451</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>134</v>
       </c>
       <c r="F74" t="s">
@@ -8276,91 +8276,91 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>460</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>461</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>52</v>
       </c>
       <c r="F83" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>463</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>316</v>
       </c>
       <c r="F84" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>465</v>
       </c>
       <c r="D85">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>32</v>
       </c>
       <c r="F85" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>466</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
@@ -8453,51 +8453,51 @@
       </c>
       <c r="C91" t="s">
         <v>473</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>94</v>
       </c>
       <c r="F91" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>474</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>32</v>
       </c>
       <c r="F92" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>476</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>316</v>
       </c>
       <c r="F93" t="s">
@@ -8513,91 +8513,91 @@
       </c>
       <c r="C94" t="s">
         <v>477</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>47</v>
       </c>
       <c r="F94" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>478</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>306</v>
       </c>
       <c r="F95" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>90</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>479</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>80</v>
       </c>
       <c r="F96" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>481</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
       <c r="F97" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>482</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8958,51 +8958,51 @@
       </c>
       <c r="C117" t="s">
         <v>508</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>306</v>
       </c>
       <c r="F117" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>510</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>316</v>
       </c>
       <c r="F118" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>511</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>238</v>
       </c>
     </row>
@@ -9052,51 +9052,51 @@
       </c>
       <c r="C122" t="s">
         <v>515</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>94</v>
       </c>
       <c r="F122" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>516</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>517</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>21</v>
       </c>
       <c r="F124" t="s">
@@ -9112,51 +9112,51 @@
       </c>
       <c r="C125" t="s">
         <v>518</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>80</v>
       </c>
       <c r="F125" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>519</v>
       </c>
       <c r="D126">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
       <c r="F126" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>521</v>
       </c>
       <c r="D127">
         <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>32</v>
       </c>
       <c r="F127" t="s">
@@ -9478,51 +9478,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>545</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>546</v>
       </c>
       <c r="F146" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>547</v>
       </c>
       <c r="D147">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>62</v>
       </c>
       <c r="F147" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>549</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>316</v>
       </c>
       <c r="F148" t="s">
         <v>550</v>
       </c>
     </row>
@@ -9591,51 +9591,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>556</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>47</v>
       </c>
       <c r="F153" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>557</v>
       </c>
       <c r="D154">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E154" t="s">
         <v>102</v>
       </c>
       <c r="F154" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>558</v>
       </c>
       <c r="D155">
         <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>94</v>
       </c>
       <c r="F155" t="s">
         <v>95</v>
       </c>
     </row>
@@ -9659,51 +9659,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>560</v>
       </c>
       <c r="D157">
         <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>561</v>
       </c>
       <c r="D158">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>196</v>
       </c>
       <c r="F158" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>562</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
@@ -9874,51 +9874,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>575</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>47</v>
       </c>
       <c r="F170" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>576</v>
       </c>
       <c r="D171">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>47</v>
       </c>
       <c r="F171" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>577</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>65</v>
       </c>
       <c r="F172" t="s">
         <v>578</v>
       </c>
     </row>
@@ -9942,65 +9942,65 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>580</v>
       </c>
       <c r="D174">
         <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>21</v>
       </c>
       <c r="F174" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>581</v>
       </c>
       <c r="D175">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E175" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>582</v>
       </c>
       <c r="D176">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E176" t="s">
         <v>196</v>
       </c>
       <c r="F176" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>583</v>
       </c>
       <c r="D177">
         <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>258</v>
       </c>
       <c r="F177" t="s">
         <v>314</v>
       </c>
     </row>
@@ -10174,51 +10174,51 @@
         <v>153</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>594</v>
       </c>
       <c r="D188">
         <v>24</v>
       </c>
       <c r="E188" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>595</v>
       </c>
       <c r="D189">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E189" t="s">
         <v>62</v>
       </c>
       <c r="F189" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>596</v>
       </c>
       <c r="D190">
         <v>21</v>
       </c>
       <c r="E190" t="s">
         <v>47</v>
       </c>
       <c r="F190" t="s">
         <v>498</v>
       </c>
     </row>
@@ -10525,51 +10525,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>623</v>
       </c>
       <c r="D209">
         <v>24</v>
       </c>
       <c r="E209" t="s">
         <v>65</v>
       </c>
       <c r="F209" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>624</v>
       </c>
       <c r="D210">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>21</v>
       </c>
       <c r="F210" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>625</v>
       </c>
       <c r="D211">
         <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>7</v>
       </c>
       <c r="F211" t="s">
         <v>25</v>
       </c>
     </row>
@@ -10760,51 +10760,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="C223" t="s">
         <v>643</v>
       </c>
       <c r="D223">
         <v>23</v>
       </c>
       <c r="E223" t="s">
         <v>94</v>
       </c>
       <c r="F223" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>644</v>
       </c>
       <c r="D224">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E224" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>220</v>
       </c>
       <c r="C225" t="s">
         <v>645</v>
       </c>
       <c r="D225">
         <v>25</v>
       </c>
       <c r="E225" t="s">
         <v>94</v>
       </c>
       <c r="F225" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>220</v>
@@ -10907,51 +10907,51 @@
     <row r="232" spans="1:6">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="C232" t="s">
         <v>655</v>
       </c>
       <c r="D232">
         <v>25</v>
       </c>
       <c r="E232" t="s">
         <v>258</v>
       </c>
       <c r="F232" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>227</v>
       </c>
       <c r="C233" t="s">
         <v>656</v>
       </c>
       <c r="D233">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E233" t="s">
         <v>94</v>
       </c>
       <c r="F233" t="s">
         <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>