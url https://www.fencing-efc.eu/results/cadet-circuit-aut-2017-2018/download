--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2358,51 +2358,51 @@
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2435,51 +2435,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
@@ -2506,51 +2506,51 @@
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
@@ -2583,51 +2583,51 @@
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2680,51 +2680,51 @@
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2737,68 +2737,68 @@
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2985,51 +2985,51 @@
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>64</v>
       </c>
       <c r="F37" t="s">
         <v>74</v>
       </c>
     </row>
@@ -3196,51 +3196,51 @@
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>72</v>
       </c>
       <c r="F47" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3424,51 +3424,51 @@
       </c>
       <c r="C58" t="s">
         <v>108</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>111</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>112</v>
       </c>
     </row>
@@ -3843,91 +3843,91 @@
       </c>
       <c r="C80" t="s">
         <v>141</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>44</v>
       </c>
       <c r="F80" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>48</v>
       </c>
       <c r="F81" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>145</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>67</v>
       </c>
       <c r="F82" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>147</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>38</v>
       </c>
       <c r="F83" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>149</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>44</v>
       </c>
       <c r="F84" t="s">
@@ -4117,51 +4117,51 @@
       </c>
       <c r="C94" t="s">
         <v>163</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>44</v>
       </c>
       <c r="F94" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>165</v>
       </c>
       <c r="F95" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>167</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>25</v>
       </c>
       <c r="F96" t="s">
@@ -4197,111 +4197,111 @@
       </c>
       <c r="C98" t="s">
         <v>171</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>25</v>
       </c>
       <c r="F98" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>172</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>38</v>
       </c>
       <c r="F99" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>174</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>38</v>
       </c>
       <c r="F100" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>176</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>165</v>
       </c>
       <c r="F101" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>178</v>
       </c>
       <c r="D102">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>72</v>
       </c>
       <c r="F102" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>180</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>72</v>
       </c>
       <c r="F103" t="s">
@@ -4357,51 +4357,51 @@
       </c>
       <c r="C106" t="s">
         <v>186</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>85</v>
       </c>
       <c r="F106" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>188</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>85</v>
       </c>
       <c r="F107" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>190</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4434,68 +4434,68 @@
       </c>
       <c r="C110" t="s">
         <v>192</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>72</v>
       </c>
       <c r="F110" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>194</v>
       </c>
       <c r="D111">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>195</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>196</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
@@ -4542,88 +4542,88 @@
       </c>
       <c r="C116" t="s">
         <v>200</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>201</v>
       </c>
       <c r="F116" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>203</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>25</v>
       </c>
       <c r="F117" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>204</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>205</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>38</v>
       </c>
       <c r="F119" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>207</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>25</v>
       </c>
       <c r="F120" t="s">
@@ -4875,51 +4875,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>225</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>226</v>
       </c>
       <c r="F134" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>228</v>
       </c>
       <c r="D135">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>25</v>
       </c>
       <c r="F135" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>230</v>
       </c>
       <c r="D136">
         <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>64</v>
       </c>
       <c r="F136" t="s">
         <v>107</v>
       </c>
     </row>
@@ -5025,96 +5025,96 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>241</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>242</v>
       </c>
       <c r="D144">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>243</v>
       </c>
       <c r="D145">
         <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>72</v>
       </c>
       <c r="F145" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>244</v>
       </c>
       <c r="D146">
         <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>245</v>
       </c>
       <c r="D147">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>67</v>
       </c>
       <c r="F147" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>247</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>25</v>
       </c>
       <c r="F148" t="s">
         <v>59</v>
       </c>
     </row>
@@ -5155,51 +5155,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>251</v>
       </c>
       <c r="D151">
         <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>165</v>
       </c>
       <c r="F151" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>253</v>
       </c>
       <c r="D152">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E152" t="s">
         <v>67</v>
       </c>
       <c r="F152" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>254</v>
       </c>
       <c r="D153">
         <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>64</v>
       </c>
       <c r="F153" t="s">
         <v>255</v>
       </c>
     </row>
@@ -5254,51 +5254,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>260</v>
       </c>
       <c r="D157">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>38</v>
       </c>
       <c r="F157" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>261</v>
       </c>
       <c r="D158">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>64</v>
       </c>
       <c r="F158" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>262</v>
       </c>
       <c r="D159">
         <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>112</v>
       </c>
       <c r="F159" t="s">
         <v>160</v>
       </c>
     </row>
@@ -5401,51 +5401,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>269</v>
       </c>
       <c r="D166">
         <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>67</v>
       </c>
       <c r="F166" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>270</v>
       </c>
       <c r="D167">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>271</v>
       </c>
       <c r="D168">
         <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>67</v>
       </c>
       <c r="F168" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
@@ -5534,82 +5534,82 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>280</v>
       </c>
       <c r="D174">
         <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>38</v>
       </c>
       <c r="F174" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>282</v>
       </c>
       <c r="D175">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>283</v>
       </c>
       <c r="F175" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>285</v>
       </c>
       <c r="D176">
         <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>286</v>
       </c>
       <c r="D177">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>287</v>
       </c>
       <c r="D178">
         <v>23</v>
       </c>
       <c r="E178" t="s">
         <v>288</v>
       </c>
       <c r="F178" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
@@ -5737,51 +5737,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>300</v>
       </c>
       <c r="D187">
         <v>24</v>
       </c>
       <c r="E187" t="s">
         <v>112</v>
       </c>
       <c r="F187" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>301</v>
       </c>
       <c r="D188">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E188" t="s">
         <v>288</v>
       </c>
       <c r="F188" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>302</v>
       </c>
       <c r="D189">
         <v>23</v>
       </c>
       <c r="E189" t="s">
         <v>85</v>
       </c>
       <c r="F189" t="s">
         <v>303</v>
       </c>
     </row>
@@ -5969,51 +5969,51 @@
         <v>101</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>320</v>
       </c>
       <c r="D201">
         <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>321</v>
       </c>
       <c r="D202">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E202" t="s">
         <v>53</v>
       </c>
       <c r="F202" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>322</v>
       </c>
       <c r="D203">
         <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>53</v>
       </c>
       <c r="F203" t="s">
         <v>54</v>
       </c>
     </row>
@@ -6193,51 +6193,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>334</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>38</v>
       </c>
       <c r="F2" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>336</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>41</v>
       </c>
     </row>
@@ -6327,51 +6327,51 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>344</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>345</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>346</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
@@ -7150,68 +7150,68 @@
       </c>
       <c r="C52" t="s">
         <v>399</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>400</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>401</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>67</v>
       </c>
       <c r="F54" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>402</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>38</v>
       </c>
     </row>
@@ -7489,51 +7489,51 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>421</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>422</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>423</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72" t="s">
         <v>127</v>
       </c>
     </row>
@@ -8159,51 +8159,51 @@
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>462</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>463</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>53</v>
       </c>
       <c r="F106" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>464</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>288</v>
       </c>
       <c r="F107" t="s">
@@ -8336,51 +8336,51 @@
       </c>
       <c r="C114" t="s">
         <v>474</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>475</v>
       </c>
       <c r="D115">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>476</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>80</v>
       </c>
       <c r="F116" t="s">
         <v>477</v>
       </c>
     </row>
@@ -8481,51 +8481,51 @@
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>485</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>486</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>38</v>
       </c>
       <c r="F123" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>488</v>
       </c>
       <c r="D124">
         <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>72</v>
       </c>
     </row>
@@ -8852,85 +8852,85 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>512</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>514</v>
       </c>
       <c r="D145">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>44</v>
       </c>
       <c r="F145" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>515</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>80</v>
       </c>
       <c r="F146" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>516</v>
       </c>
       <c r="D147">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>517</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>518</v>
@@ -9154,68 +9154,68 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>535</v>
       </c>
       <c r="D163">
         <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>44</v>
       </c>
       <c r="F163" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>537</v>
       </c>
       <c r="D164">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>85</v>
       </c>
       <c r="F164" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>538</v>
       </c>
       <c r="D165">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>539</v>
       </c>
       <c r="D166">
         <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>288</v>
       </c>
       <c r="F166" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
@@ -9295,51 +9295,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>546</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>72</v>
       </c>
       <c r="F172" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>547</v>
       </c>
       <c r="D173">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E173" t="s">
         <v>288</v>
       </c>
       <c r="F173" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>548</v>
       </c>
       <c r="D174">
         <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>226</v>
       </c>
       <c r="F174" t="s">
         <v>227</v>
       </c>
     </row>
@@ -9702,51 +9702,51 @@
         <v>305</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>575</v>
       </c>
       <c r="D197">
         <v>24</v>
       </c>
       <c r="E197" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>576</v>
       </c>
       <c r="D198">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E198" t="s">
         <v>80</v>
       </c>
       <c r="F198" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>578</v>
       </c>
       <c r="D199">
         <v>22</v>
       </c>
       <c r="E199" t="s">
         <v>298</v>
       </c>
       <c r="F199" t="s">
         <v>579</v>
       </c>
     </row>
@@ -9784,82 +9784,82 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>582</v>
       </c>
       <c r="D202">
         <v>23</v>
       </c>
       <c r="E202" t="s">
         <v>38</v>
       </c>
       <c r="F202" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>584</v>
       </c>
       <c r="D203">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>585</v>
       </c>
       <c r="D204">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E204" t="s">
         <v>165</v>
       </c>
       <c r="F204" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>586</v>
       </c>
       <c r="D205">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E205" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>587</v>
       </c>
       <c r="D206">
         <v>23</v>
       </c>
       <c r="E206" t="s">
         <v>298</v>
       </c>
       <c r="F206" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
@@ -9880,51 +9880,51 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>590</v>
       </c>
       <c r="D208">
         <v>24</v>
       </c>
       <c r="E208" t="s">
         <v>165</v>
       </c>
       <c r="F208" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>592</v>
       </c>
       <c r="D209">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E209" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>593</v>
       </c>
       <c r="D210">
         <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>226</v>
       </c>
       <c r="F210" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>