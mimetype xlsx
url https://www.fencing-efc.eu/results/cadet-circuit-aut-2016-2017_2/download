--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -1997,51 +1997,51 @@
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
@@ -2108,111 +2108,111 @@
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>42</v>
       </c>
       <c r="F22" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>45</v>
       </c>
       <c r="F23" t="s">
@@ -2484,51 +2484,51 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>74</v>
       </c>
       <c r="F40" t="s">
         <v>75</v>
       </c>
     </row>
@@ -2638,51 +2638,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
@@ -2875,71 +2875,71 @@
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>104</v>
       </c>
       <c r="F58" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" t="s">
         <v>109</v>
       </c>
     </row>
@@ -3343,51 +3343,51 @@
       </c>
       <c r="C82" t="s">
         <v>140</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>141</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>143</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>45</v>
       </c>
       <c r="F84" t="s">
@@ -4160,51 +4160,51 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>207</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>208</v>
       </c>
       <c r="D127">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>209</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>210</v>
@@ -4219,51 +4219,51 @@
         <v>56</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>211</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>212</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>181</v>
       </c>
       <c r="F131" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>213</v>
       </c>
       <c r="D132">
         <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>74</v>
       </c>
       <c r="F132" t="s">
         <v>75</v>
       </c>
     </row>
@@ -4409,93 +4409,93 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>222</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>205</v>
       </c>
       <c r="F2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>223</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>224</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>226</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>227</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>228</v>
       </c>
       <c r="F6" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>230</v>
@@ -4586,51 +4586,51 @@
       </c>
       <c r="C13" t="s">
         <v>240</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14">
         <v>78.0</v>
       </c>
       <c r="C14" t="s">
         <v>242</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15">
         <v>60.0</v>
       </c>
       <c r="C15" t="s">
         <v>243</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>244</v>
       </c>
     </row>
@@ -5161,51 +5161,51 @@
       </c>
       <c r="C44" t="s">
         <v>276</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>33</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>278</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>34</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>279</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>35</v>
@@ -5463,51 +5463,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>296</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>48</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>297</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>50</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>298</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>299</v>
       </c>
       <c r="F62" t="s">
@@ -5948,51 +5948,51 @@
       </c>
       <c r="C85" t="s">
         <v>329</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>104</v>
       </c>
       <c r="F85" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>74</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>330</v>
       </c>
       <c r="D86">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>75</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>331</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6213,51 +6213,51 @@
       </c>
       <c r="C99" t="s">
         <v>345</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>104</v>
       </c>
       <c r="F99" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>88</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>347</v>
       </c>
       <c r="D100">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>348</v>
       </c>
       <c r="F100" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>89</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>350</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>16</v>
       </c>
       <c r="F101" t="s">
@@ -6273,51 +6273,51 @@
       </c>
       <c r="C102" t="s">
         <v>352</v>
       </c>
       <c r="D102">
         <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>52</v>
       </c>
       <c r="F102" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>91</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>353</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>92</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>354</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>42</v>
       </c>
       <c r="F104" t="s">
@@ -6484,91 +6484,91 @@
       </c>
       <c r="C113" t="s">
         <v>366</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>45</v>
       </c>
       <c r="F113" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>102</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>368</v>
       </c>
       <c r="D114">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>55</v>
       </c>
       <c r="F114" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>103</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>369</v>
       </c>
       <c r="D115">
         <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>16</v>
       </c>
       <c r="F115" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>103</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>370</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>52</v>
       </c>
       <c r="F116" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>103</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>371</v>
       </c>
       <c r="D117">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>16</v>
       </c>
       <c r="F117" t="s">
@@ -6584,51 +6584,51 @@
       </c>
       <c r="C118" t="s">
         <v>372</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>74</v>
       </c>
       <c r="F118" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>107</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>374</v>
       </c>
       <c r="D119">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>108</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>375</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>16</v>
       </c>
       <c r="F120" t="s">
@@ -6784,51 +6784,51 @@
       </c>
       <c r="C128" t="s">
         <v>385</v>
       </c>
       <c r="D128">
         <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>117</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>386</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>36</v>
       </c>
       <c r="F129" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>118</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>387</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>55</v>
       </c>
       <c r="F130" t="s">
@@ -6935,51 +6935,51 @@
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>394</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>125</v>
       </c>
       <c r="B137">
         <v>3.0</v>
       </c>
       <c r="C137" t="s">
         <v>395</v>
       </c>
       <c r="D137">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
       <c r="F137" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>126</v>
       </c>
       <c r="B138">
         <v>3.0</v>
       </c>
       <c r="C138" t="s">
         <v>396</v>
       </c>
       <c r="D138">
         <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>20</v>
       </c>
       <c r="F138" t="s">
@@ -7315,51 +7315,51 @@
         <v>419</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>146</v>
       </c>
       <c r="C158" t="s">
         <v>420</v>
       </c>
       <c r="D158">
         <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>147</v>
       </c>
       <c r="C159" t="s">
         <v>421</v>
       </c>
       <c r="D159">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>52</v>
       </c>
       <c r="F159" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>148</v>
       </c>
       <c r="C160" t="s">
         <v>422</v>
       </c>
       <c r="D160">
         <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>149</v>
@@ -7380,136 +7380,136 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>150</v>
       </c>
       <c r="C162" t="s">
         <v>424</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>348</v>
       </c>
       <c r="F162" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>151</v>
       </c>
       <c r="C163" t="s">
         <v>426</v>
       </c>
       <c r="D163">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E163" t="s">
         <v>74</v>
       </c>
       <c r="F163" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>152</v>
       </c>
       <c r="C164" t="s">
         <v>428</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>20</v>
       </c>
       <c r="F164" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>153</v>
       </c>
       <c r="C165" t="s">
         <v>429</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>36</v>
       </c>
       <c r="F165" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>154</v>
       </c>
       <c r="C166" t="s">
         <v>430</v>
       </c>
       <c r="D166">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>205</v>
       </c>
       <c r="F166" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>154</v>
       </c>
       <c r="C167" t="s">
         <v>431</v>
       </c>
       <c r="D167">
         <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>181</v>
       </c>
       <c r="F167" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>156</v>
       </c>
       <c r="C168" t="s">
         <v>432</v>
       </c>
       <c r="D168">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>157</v>
       </c>
       <c r="C169" t="s">
         <v>434</v>
       </c>
       <c r="D169">
         <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>24</v>
       </c>
       <c r="F169" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>158</v>