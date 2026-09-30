--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2664,51 +2664,51 @@
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
@@ -3068,71 +3068,71 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
       <c r="F31" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>55</v>
       </c>
       <c r="F32" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3313,51 +3313,51 @@
       </c>
       <c r="C43" t="s">
         <v>80</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>55</v>
       </c>
       <c r="F45" t="s">
         <v>56</v>
       </c>
     </row>
@@ -3549,51 +3549,51 @@
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>91</v>
       </c>
       <c r="F57" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
     </row>
@@ -3606,51 +3606,51 @@
       </c>
       <c r="C59" t="s">
         <v>104</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>55</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>107</v>
       </c>
       <c r="F60" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
@@ -3686,51 +3686,51 @@
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>74</v>
       </c>
       <c r="F63" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>114</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>115</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>97</v>
       </c>
       <c r="F65" t="s">
         <v>116</v>
       </c>
     </row>
@@ -3920,51 +3920,51 @@
       </c>
       <c r="C75" t="s">
         <v>130</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>46</v>
       </c>
       <c r="F75" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>74</v>
       </c>
       <c r="F76" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
       <c r="F77" t="s">
@@ -4114,51 +4114,51 @@
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>147</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>55</v>
       </c>
       <c r="F86" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4208,51 +4208,51 @@
       </c>
       <c r="C90" t="s">
         <v>151</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
       <c r="F90" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>153</v>
       </c>
       <c r="D91">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>154</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
@@ -4285,108 +4285,108 @@
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>156</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>157</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>31</v>
       </c>
       <c r="F95" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>158</v>
       </c>
       <c r="D96">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>97</v>
       </c>
       <c r="F96" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>160</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>162</v>
       </c>
       <c r="D98">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>31</v>
       </c>
       <c r="F98" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>163</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>39</v>
       </c>
       <c r="F99" t="s">
@@ -4439,71 +4439,71 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>167</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>168</v>
       </c>
       <c r="D103">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>46</v>
       </c>
       <c r="F104" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" t="s">
@@ -4539,51 +4539,51 @@
       </c>
       <c r="C107" t="s">
         <v>176</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>39</v>
       </c>
       <c r="F107" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>177</v>
       </c>
       <c r="D108">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
       <c r="F108" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>179</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4596,51 +4596,51 @@
       </c>
       <c r="C110" t="s">
         <v>180</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>55</v>
       </c>
       <c r="F110" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>181</v>
       </c>
       <c r="D111">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>55</v>
       </c>
       <c r="F111" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>183</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>74</v>
       </c>
       <c r="F112" t="s">
@@ -5018,85 +5018,85 @@
         <v>47</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>209</v>
       </c>
       <c r="D132">
         <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>210</v>
       </c>
       <c r="D133">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>211</v>
       </c>
       <c r="F133" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>212</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>214</v>
       </c>
       <c r="D135">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>216</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>217</v>
       </c>
       <c r="F136" t="s">
         <v>218</v>
       </c>
     </row>
@@ -5394,51 +5394,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>246</v>
       </c>
       <c r="D155">
         <v>26</v>
       </c>
       <c r="E155" t="s">
         <v>35</v>
       </c>
       <c r="F155" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>248</v>
       </c>
       <c r="D156">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>14</v>
       </c>
       <c r="F156" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>249</v>
       </c>
       <c r="D157">
         <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>74</v>
       </c>
       <c r="F157" t="s">
         <v>113</v>
       </c>
     </row>
@@ -5530,51 +5530,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>256</v>
       </c>
       <c r="D163">
         <v>26</v>
       </c>
       <c r="E163" t="s">
         <v>55</v>
       </c>
       <c r="F163" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>257</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>258</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>91</v>
       </c>
       <c r="F165" t="s">
         <v>259</v>
       </c>
     </row>
@@ -5802,85 +5802,85 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>279</v>
       </c>
       <c r="D179">
         <v>21</v>
       </c>
       <c r="E179" t="s">
         <v>74</v>
       </c>
       <c r="F179" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>280</v>
       </c>
       <c r="D180">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E180" t="s">
         <v>31</v>
       </c>
       <c r="F180" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>281</v>
       </c>
       <c r="D181">
         <v>25</v>
       </c>
       <c r="E181" t="s">
         <v>161</v>
       </c>
       <c r="F181" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>283</v>
       </c>
       <c r="D182">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>91</v>
       </c>
       <c r="F182" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>285</v>
       </c>
       <c r="D183">
         <v>26</v>
       </c>
       <c r="E183" t="s">
         <v>161</v>
       </c>
       <c r="F183" t="s">
         <v>282</v>
       </c>
     </row>
@@ -6292,51 +6292,51 @@
       </c>
       <c r="C8" t="s">
         <v>316</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>318</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>319</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>97</v>
       </c>
     </row>
@@ -6386,51 +6386,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>323</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>324</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>325</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
@@ -6517,51 +6517,51 @@
       </c>
       <c r="C20" t="s">
         <v>331</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>332</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>334</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
@@ -6605,51 +6605,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>337</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>338</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>211</v>
       </c>
       <c r="F26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>339</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
@@ -6719,51 +6719,51 @@
       </c>
       <c r="C31" t="s">
         <v>345</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>312</v>
       </c>
       <c r="F31" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>346</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>348</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7061,51 +7061,51 @@
       </c>
       <c r="C49" t="s">
         <v>366</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>368</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>370</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7118,51 +7118,51 @@
       </c>
       <c r="C52" t="s">
         <v>371</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>372</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>373</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
     </row>
@@ -7269,51 +7269,51 @@
       </c>
       <c r="C60" t="s">
         <v>381</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>382</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>384</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>312</v>
       </c>
     </row>
@@ -7326,111 +7326,111 @@
       </c>
       <c r="C63" t="s">
         <v>385</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>386</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>388</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>39</v>
       </c>
       <c r="F65" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>389</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>55</v>
       </c>
       <c r="F66" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>391</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>55</v>
       </c>
       <c r="F67" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>392</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>55</v>
       </c>
       <c r="F68" t="s">
@@ -7500,51 +7500,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>396</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>397</v>
       </c>
       <c r="D73">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>398</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>74</v>
       </c>
       <c r="F74" t="s">
         <v>399</v>
       </c>
     </row>
@@ -7574,51 +7574,51 @@
       </c>
       <c r="C76" t="s">
         <v>401</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>161</v>
       </c>
       <c r="F76" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>403</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>46</v>
       </c>
       <c r="F77" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>405</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
@@ -7825,91 +7825,91 @@
       </c>
       <c r="C89" t="s">
         <v>419</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>39</v>
       </c>
       <c r="F89" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>420</v>
       </c>
       <c r="D90">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>74</v>
       </c>
       <c r="F90" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>421</v>
       </c>
       <c r="D91">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>39</v>
       </c>
       <c r="F91" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>422</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>14</v>
       </c>
       <c r="F92" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>424</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>35</v>
       </c>
       <c r="F93" t="s">
@@ -8296,51 +8296,51 @@
       </c>
       <c r="C113" t="s">
         <v>451</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
       <c r="F113" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>453</v>
       </c>
       <c r="D114">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>39</v>
       </c>
       <c r="F114" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>454</v>
       </c>
       <c r="D115">
         <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>35</v>
       </c>
       <c r="F115" t="s">
@@ -8561,51 +8561,51 @@
       </c>
       <c r="C127" t="s">
         <v>470</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>91</v>
       </c>
       <c r="F127" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>471</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>472</v>
       </c>
       <c r="D129">
         <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
@@ -8734,99 +8734,99 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>484</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
       <c r="F137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>485</v>
       </c>
       <c r="D138">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>74</v>
       </c>
       <c r="F138" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>486</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>487</v>
       </c>
       <c r="D140">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>488</v>
       </c>
       <c r="D141">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>122</v>
       </c>
       <c r="F141" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>490</v>
       </c>
       <c r="D142">
         <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
     </row>
@@ -8966,51 +8966,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>503</v>
       </c>
       <c r="D151">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>55</v>
       </c>
       <c r="F151" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>505</v>
       </c>
       <c r="D152">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>31</v>
       </c>
       <c r="F152" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>506</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>35</v>
       </c>
       <c r="F153" t="s">
         <v>247</v>
       </c>
     </row>
@@ -9102,51 +9102,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>513</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>39</v>
       </c>
       <c r="F159" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>514</v>
       </c>
       <c r="D160">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>122</v>
       </c>
       <c r="F160" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>515</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>516</v>
       </c>
     </row>
@@ -9311,51 +9311,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>527</v>
       </c>
       <c r="D172">
         <v>25</v>
       </c>
       <c r="E172" t="s">
         <v>217</v>
       </c>
       <c r="F172" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>528</v>
       </c>
       <c r="D173">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E173" t="s">
         <v>20</v>
       </c>
       <c r="F173" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>529</v>
       </c>
       <c r="D174">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>217</v>
       </c>
       <c r="F174" t="s">
         <v>530</v>
       </c>
     </row>
@@ -9461,51 +9461,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>539</v>
       </c>
       <c r="D181">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>541</v>
       </c>
       <c r="D182">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E182" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>543</v>
       </c>
       <c r="D183">
         <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>14</v>
       </c>
       <c r="F183" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
@@ -9656,51 +9656,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>556</v>
       </c>
       <c r="D193">
         <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>161</v>
       </c>
       <c r="F193" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>558</v>
       </c>
       <c r="D194">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>39</v>
       </c>
       <c r="F194" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>559</v>
       </c>
       <c r="D195">
         <v>24</v>
       </c>
       <c r="E195" t="s">
         <v>55</v>
       </c>
       <c r="F195" t="s">
         <v>111</v>
       </c>
     </row>
@@ -9775,51 +9775,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>564</v>
       </c>
       <c r="D200">
         <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>74</v>
       </c>
       <c r="F200" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>565</v>
       </c>
       <c r="D201">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E201" t="s">
         <v>39</v>
       </c>
       <c r="F201" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>566</v>
       </c>
       <c r="D202">
         <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>122</v>
       </c>
       <c r="F202" t="s">
         <v>448</v>
       </c>
     </row>
@@ -9877,51 +9877,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>572</v>
       </c>
       <c r="D206">
         <v>26</v>
       </c>
       <c r="E206" t="s">
         <v>31</v>
       </c>
       <c r="F206" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>573</v>
       </c>
       <c r="D207">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E207" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>574</v>
       </c>
       <c r="D208">
         <v>25</v>
       </c>
       <c r="E208" t="s">
         <v>24</v>
       </c>
       <c r="F208" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>204</v>
@@ -10027,96 +10027,96 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>582</v>
       </c>
       <c r="D215">
         <v>25</v>
       </c>
       <c r="E215" t="s">
         <v>74</v>
       </c>
       <c r="F215" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>583</v>
       </c>
       <c r="D216">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E216" t="s">
         <v>497</v>
       </c>
       <c r="F216" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>585</v>
       </c>
       <c r="D217">
         <v>26</v>
       </c>
       <c r="E217" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>213</v>
       </c>
       <c r="C218" t="s">
         <v>586</v>
       </c>
       <c r="D218">
         <v>25</v>
       </c>
       <c r="E218" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>587</v>
       </c>
       <c r="D219">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E219" t="s">
         <v>174</v>
       </c>
       <c r="F219" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>216</v>
       </c>
       <c r="C220" t="s">
         <v>588</v>
       </c>
       <c r="D220">
         <v>23</v>
       </c>
       <c r="E220" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
@@ -10304,51 +10304,51 @@
     <row r="232" spans="1:6">
       <c r="A232">
         <v>228</v>
       </c>
       <c r="C232" t="s">
         <v>601</v>
       </c>
       <c r="D232">
         <v>25</v>
       </c>
       <c r="E232" t="s">
         <v>97</v>
       </c>
       <c r="F232" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>229</v>
       </c>
       <c r="C233" t="s">
         <v>603</v>
       </c>
       <c r="D233">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E233" t="s">
         <v>231</v>
       </c>
       <c r="F233" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>230</v>
       </c>
       <c r="C234" t="s">
         <v>604</v>
       </c>
       <c r="D234">
         <v>25</v>
       </c>
       <c r="E234" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
@@ -10658,51 +10658,51 @@
     <row r="253" spans="1:6">
       <c r="A253">
         <v>249</v>
       </c>
       <c r="C253" t="s">
         <v>628</v>
       </c>
       <c r="D253">
         <v>24</v>
       </c>
       <c r="E253" t="s">
         <v>107</v>
       </c>
       <c r="F253" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>249</v>
       </c>
       <c r="C254" t="s">
         <v>630</v>
       </c>
       <c r="D254">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E254" t="s">
         <v>31</v>
       </c>
       <c r="F254" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>251</v>
       </c>
       <c r="C255" t="s">
         <v>631</v>
       </c>
       <c r="D255">
         <v>24</v>
       </c>
       <c r="E255" t="s">
         <v>122</v>
       </c>
       <c r="F255" t="s">
         <v>123</v>
       </c>
     </row>
@@ -10726,51 +10726,51 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>253</v>
       </c>
       <c r="C257" t="s">
         <v>634</v>
       </c>
       <c r="D257">
         <v>22</v>
       </c>
       <c r="E257" t="s">
         <v>31</v>
       </c>
       <c r="F257" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>254</v>
       </c>
       <c r="C258" t="s">
         <v>635</v>
       </c>
       <c r="D258">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E258" t="s">
         <v>35</v>
       </c>
       <c r="F258" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>255</v>
       </c>
       <c r="C259" t="s">
         <v>637</v>
       </c>
       <c r="D259">
         <v>24</v>
       </c>
       <c r="E259" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>255</v>
@@ -10856,113 +10856,113 @@
     <row r="265" spans="1:6">
       <c r="A265">
         <v>261</v>
       </c>
       <c r="C265" t="s">
         <v>643</v>
       </c>
       <c r="D265">
         <v>24</v>
       </c>
       <c r="E265" t="s">
         <v>35</v>
       </c>
       <c r="F265" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>261</v>
       </c>
       <c r="C266" t="s">
         <v>644</v>
       </c>
       <c r="D266">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E266" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>261</v>
       </c>
       <c r="C267" t="s">
         <v>645</v>
       </c>
       <c r="D267">
         <v>23</v>
       </c>
       <c r="E267" t="s">
         <v>91</v>
       </c>
       <c r="F267" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>261</v>
       </c>
       <c r="C268" t="s">
         <v>646</v>
       </c>
       <c r="D268">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E268" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>265</v>
       </c>
       <c r="C269" t="s">
         <v>647</v>
       </c>
       <c r="D269">
         <v>24</v>
       </c>
       <c r="E269" t="s">
         <v>271</v>
       </c>
       <c r="F269" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>265</v>
       </c>
       <c r="C270" t="s">
         <v>648</v>
       </c>
       <c r="D270">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E270" t="s">
         <v>107</v>
       </c>
       <c r="F270" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>265</v>
       </c>
       <c r="C271" t="s">
         <v>650</v>
       </c>
       <c r="D271">
         <v>24</v>
       </c>
       <c r="E271" t="s">
         <v>35</v>
       </c>
       <c r="F271" t="s">
         <v>578</v>
       </c>
     </row>