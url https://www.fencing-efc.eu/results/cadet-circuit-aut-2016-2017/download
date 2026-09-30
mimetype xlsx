--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2494,51 +2494,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -2571,51 +2571,51 @@
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2708,51 +2708,51 @@
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14" t="s">
@@ -2768,148 +2768,148 @@
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
@@ -2919,51 +2919,51 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -3013,51 +3013,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
     </row>
@@ -3070,51 +3070,51 @@
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>61</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>38</v>
       </c>
       <c r="F32" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>62</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>63</v>
       </c>
       <c r="F33" t="s">
@@ -3275,88 +3275,88 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>79</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>80</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3443,51 +3443,51 @@
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>92</v>
       </c>
       <c r="F51" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>94</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>95</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3594,51 +3594,51 @@
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>63</v>
       </c>
       <c r="F59" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>73</v>
       </c>
       <c r="F60" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
@@ -3862,108 +3862,108 @@
       </c>
       <c r="C73" t="s">
         <v>128</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>130</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>63</v>
       </c>
       <c r="F74" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>132</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>134</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>63</v>
       </c>
       <c r="F77" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>137</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>63</v>
       </c>
       <c r="F78" t="s">
@@ -3999,51 +3999,51 @@
       </c>
       <c r="C80" t="s">
         <v>140</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>142</v>
       </c>
       <c r="D81">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>68</v>
       </c>
       <c r="F82" t="s">
         <v>144</v>
       </c>
     </row>
@@ -4093,71 +4093,71 @@
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>63</v>
       </c>
       <c r="F85" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>30</v>
       </c>
       <c r="F86" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>63</v>
       </c>
       <c r="F87" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>152</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>68</v>
       </c>
       <c r="F88" t="s">
@@ -4581,51 +4581,51 @@
       </c>
       <c r="C110" t="s">
         <v>191</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>192</v>
       </c>
       <c r="F110" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>194</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>196</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>41</v>
       </c>
       <c r="F112" t="s">
@@ -4755,51 +4755,51 @@
       </c>
       <c r="C119" t="s">
         <v>206</v>
       </c>
       <c r="D119">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>92</v>
       </c>
       <c r="F119" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>207</v>
       </c>
       <c r="D120">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>209</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>25</v>
       </c>
       <c r="F121" t="s">
@@ -4909,51 +4909,51 @@
       </c>
       <c r="C127" t="s">
         <v>220</v>
       </c>
       <c r="D127">
         <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>222</v>
       </c>
       <c r="D128">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>223</v>
       </c>
       <c r="D129">
         <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
         <v>195</v>
       </c>
     </row>
@@ -5073,51 +5073,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>236</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>38</v>
       </c>
       <c r="F137" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>238</v>
       </c>
       <c r="D138">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>68</v>
       </c>
       <c r="F138" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>240</v>
       </c>
       <c r="D139">
         <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>161</v>
       </c>
       <c r="F139" t="s">
         <v>162</v>
       </c>
     </row>
@@ -5285,51 +5285,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>253</v>
       </c>
       <c r="D150">
         <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>38</v>
       </c>
       <c r="F150" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>255</v>
       </c>
       <c r="D151">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>231</v>
       </c>
       <c r="F151" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>256</v>
       </c>
       <c r="D152">
         <v>24</v>
       </c>
       <c r="E152" t="s">
         <v>38</v>
       </c>
       <c r="F152" t="s">
         <v>257</v>
       </c>
     </row>
@@ -5392,51 +5392,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>263</v>
       </c>
       <c r="D157">
         <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>231</v>
       </c>
       <c r="F157" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>264</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>186</v>
       </c>
       <c r="F158" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>266</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>20</v>
       </c>
       <c r="F159" t="s">
         <v>267</v>
       </c>
     </row>
@@ -5553,51 +5553,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>278</v>
       </c>
       <c r="D167">
         <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>38</v>
       </c>
       <c r="F167" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>280</v>
       </c>
       <c r="D168">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>68</v>
       </c>
       <c r="F168" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>282</v>
       </c>
       <c r="D169">
         <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>30</v>
       </c>
       <c r="F169" t="s">
         <v>126</v>
       </c>
     </row>
@@ -5717,144 +5717,144 @@
         <v>292</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>293</v>
       </c>
       <c r="D177">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>294</v>
       </c>
       <c r="D178">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>295</v>
       </c>
       <c r="D179">
         <v>26</v>
       </c>
       <c r="E179" t="s">
         <v>71</v>
       </c>
       <c r="F179" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>297</v>
       </c>
       <c r="D180">
         <v>24</v>
       </c>
       <c r="E180" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>298</v>
       </c>
       <c r="D181">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>299</v>
       </c>
       <c r="D182">
         <v>26</v>
       </c>
       <c r="E182" t="s">
         <v>41</v>
       </c>
       <c r="F182" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>300</v>
       </c>
       <c r="D183">
         <v>26</v>
       </c>
       <c r="E183" t="s">
         <v>92</v>
       </c>
       <c r="F183" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>302</v>
       </c>
       <c r="D184">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E184" t="s">
         <v>30</v>
       </c>
       <c r="F184" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>303</v>
       </c>
       <c r="D185">
         <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>10</v>
       </c>
       <c r="F185" t="s">
         <v>221</v>
       </c>
     </row>
@@ -5878,51 +5878,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>305</v>
       </c>
       <c r="D187">
         <v>24</v>
       </c>
       <c r="E187" t="s">
         <v>20</v>
       </c>
       <c r="F187" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>306</v>
       </c>
       <c r="D188">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E188" t="s">
         <v>38</v>
       </c>
       <c r="F188" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>307</v>
       </c>
       <c r="D189">
         <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>10</v>
       </c>
       <c r="F189" t="s">
         <v>182</v>
       </c>
     </row>
@@ -6200,51 +6200,51 @@
         <v>99</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>332</v>
       </c>
       <c r="D207">
         <v>24</v>
       </c>
       <c r="E207" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>333</v>
       </c>
       <c r="D208">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E208" t="s">
         <v>38</v>
       </c>
       <c r="F208" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>334</v>
       </c>
       <c r="D209">
         <v>26</v>
       </c>
       <c r="E209" t="s">
         <v>71</v>
       </c>
       <c r="F209" t="s">
         <v>335</v>
       </c>
     </row>
@@ -6450,68 +6450,68 @@
       </c>
       <c r="C5" t="s">
         <v>345</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>346</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>347</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>348</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
     </row>
@@ -6558,51 +6558,51 @@
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>351</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>352</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>353</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>354</v>
       </c>
     </row>
@@ -6692,51 +6692,51 @@
       </c>
       <c r="C18" t="s">
         <v>361</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>73</v>
       </c>
       <c r="F18" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>363</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>364</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>51</v>
       </c>
     </row>
@@ -6883,51 +6883,51 @@
       </c>
       <c r="C28" t="s">
         <v>375</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>376</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>377</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -6980,51 +6980,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>380</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>381</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>382</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
@@ -7459,51 +7459,51 @@
       </c>
       <c r="C58" t="s">
         <v>412</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>413</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>415</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>99</v>
       </c>
       <c r="F60" t="s">
@@ -7619,51 +7619,51 @@
       </c>
       <c r="C66" t="s">
         <v>426</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>92</v>
       </c>
       <c r="F66" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>427</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>428</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>30</v>
       </c>
       <c r="F68" t="s">
         <v>31</v>
       </c>
     </row>
@@ -7770,71 +7770,71 @@
       </c>
       <c r="C74" t="s">
         <v>435</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>38</v>
       </c>
       <c r="F74" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>437</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>38</v>
       </c>
       <c r="F75" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>438</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>439</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>68</v>
       </c>
       <c r="F77" t="s">
@@ -7867,71 +7867,71 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>442</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>443</v>
       </c>
       <c r="D80">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>38</v>
       </c>
       <c r="F80" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>444</v>
       </c>
       <c r="D81">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>38</v>
       </c>
       <c r="F81" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>446</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>38</v>
       </c>
       <c r="F82" t="s">
@@ -7984,51 +7984,51 @@
       </c>
       <c r="C85" t="s">
         <v>449</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>38</v>
       </c>
       <c r="F85" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>450</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>451</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>30</v>
       </c>
       <c r="F87" t="s">
@@ -8164,68 +8164,68 @@
       </c>
       <c r="C94" t="s">
         <v>461</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>30</v>
       </c>
       <c r="F94" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>462</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>463</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>464</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
@@ -8395,111 +8395,111 @@
       </c>
       <c r="C106" t="s">
         <v>476</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>477</v>
       </c>
       <c r="D107">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>192</v>
       </c>
       <c r="F107" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>479</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>38</v>
       </c>
       <c r="F108" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>480</v>
       </c>
       <c r="D109">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>38</v>
       </c>
       <c r="F109" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>481</v>
       </c>
       <c r="D110">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>38</v>
       </c>
       <c r="F110" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>482</v>
       </c>
       <c r="D111">
         <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>63</v>
       </c>
       <c r="F111" t="s">
@@ -8829,82 +8829,82 @@
       </c>
       <c r="C128" t="s">
         <v>505</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>63</v>
       </c>
       <c r="F128" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>506</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>63</v>
       </c>
       <c r="F129" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>507</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>508</v>
       </c>
       <c r="D131">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>63</v>
       </c>
       <c r="F131" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>509</v>
       </c>
       <c r="D132">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>30</v>
       </c>
       <c r="F132" t="s">
         <v>31</v>
       </c>
     </row>
@@ -9377,187 +9377,187 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>547</v>
       </c>
       <c r="D162">
         <v>25</v>
       </c>
       <c r="E162" t="s">
         <v>311</v>
       </c>
       <c r="F162" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>549</v>
       </c>
       <c r="D163">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
       <c r="F163" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>550</v>
       </c>
       <c r="D164">
         <v>24</v>
       </c>
       <c r="E164" t="s">
         <v>192</v>
       </c>
       <c r="F164" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>552</v>
       </c>
       <c r="D165">
         <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>117</v>
       </c>
       <c r="F165" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>553</v>
       </c>
       <c r="D166">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>25</v>
       </c>
       <c r="F166" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>554</v>
       </c>
       <c r="D167">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>161</v>
       </c>
       <c r="F167" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>555</v>
       </c>
       <c r="D168">
         <v>26</v>
       </c>
       <c r="E168" t="s">
         <v>92</v>
       </c>
       <c r="F168" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>557</v>
       </c>
       <c r="D169">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>25</v>
       </c>
       <c r="F169" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>558</v>
       </c>
       <c r="D170">
         <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>41</v>
       </c>
       <c r="F170" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>559</v>
       </c>
       <c r="D171">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>231</v>
       </c>
       <c r="F171" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>561</v>
       </c>
       <c r="D172">
         <v>25</v>
       </c>
       <c r="E172" t="s">
         <v>92</v>
       </c>
       <c r="F172" t="s">
         <v>146</v>
       </c>
     </row>
@@ -9781,51 +9781,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>576</v>
       </c>
       <c r="D187">
         <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>71</v>
       </c>
       <c r="F187" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>577</v>
       </c>
       <c r="D188">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E188" t="s">
         <v>25</v>
       </c>
       <c r="F188" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>578</v>
       </c>
       <c r="D189">
         <v>24</v>
       </c>
       <c r="E189" t="s">
         <v>20</v>
       </c>
       <c r="F189" t="s">
         <v>21</v>
       </c>
     </row>
@@ -10208,51 +10208,51 @@
         <v>99</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>607</v>
       </c>
       <c r="D213">
         <v>23</v>
       </c>
       <c r="E213" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>608</v>
       </c>
       <c r="D214">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E214" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="C215" t="s">
         <v>609</v>
       </c>
       <c r="D215">
         <v>26</v>
       </c>
       <c r="E215" t="s">
         <v>25</v>
       </c>
       <c r="F215" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
@@ -10270,51 +10270,51 @@
         <v>611</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>612</v>
       </c>
       <c r="D217">
         <v>24</v>
       </c>
       <c r="E217" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>613</v>
       </c>
       <c r="D218">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E218" t="s">
         <v>503</v>
       </c>
       <c r="F218" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>614</v>
       </c>
       <c r="D219">
         <v>24</v>
       </c>
       <c r="E219" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
@@ -10400,51 +10400,51 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>621</v>
       </c>
       <c r="D225">
         <v>26</v>
       </c>
       <c r="E225" t="s">
         <v>7</v>
       </c>
       <c r="F225" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>224</v>
       </c>
       <c r="C226" t="s">
         <v>622</v>
       </c>
       <c r="D226">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E226" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="C227" t="s">
         <v>623</v>
       </c>
       <c r="D227">
         <v>24</v>
       </c>
       <c r="E227" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="C228" t="s">
         <v>624</v>
@@ -10558,99 +10558,99 @@
     <row r="235" spans="1:6">
       <c r="A235">
         <v>233</v>
       </c>
       <c r="C235" t="s">
         <v>635</v>
       </c>
       <c r="D235">
         <v>26</v>
       </c>
       <c r="E235" t="s">
         <v>71</v>
       </c>
       <c r="F235" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="C236" t="s">
         <v>637</v>
       </c>
       <c r="D236">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E236" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="C237" t="s">
         <v>638</v>
       </c>
       <c r="D237">
         <v>23</v>
       </c>
       <c r="E237" t="s">
         <v>231</v>
       </c>
       <c r="F237" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>236</v>
       </c>
       <c r="C238" t="s">
         <v>639</v>
       </c>
       <c r="D238">
         <v>23</v>
       </c>
       <c r="E238" t="s">
         <v>95</v>
       </c>
       <c r="F238" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="C239" t="s">
         <v>640</v>
       </c>
       <c r="D239">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E239" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="C240" t="s">
         <v>641</v>
       </c>
       <c r="D240">
         <v>23</v>
       </c>
       <c r="E240" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>