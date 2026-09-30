--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -2249,51 +2249,51 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>38</v>
       </c>
       <c r="F26" t="s">
@@ -2526,51 +2526,51 @@
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>41</v>
       </c>
       <c r="F39" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>64</v>
       </c>
     </row>
@@ -2583,51 +2583,51 @@
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2680,71 +2680,71 @@
       </c>
       <c r="C46" t="s">
         <v>93</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>25</v>
       </c>
       <c r="F46" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>41</v>
       </c>
       <c r="F47" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>96</v>
       </c>
       <c r="F48" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>98</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>38</v>
       </c>
       <c r="F49" t="s">
@@ -2780,51 +2780,51 @@
       </c>
       <c r="C51" t="s">
         <v>100</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>41</v>
       </c>
       <c r="F51" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>102</v>
       </c>
       <c r="F52" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
@@ -3291,51 +3291,51 @@
       </c>
       <c r="C77" t="s">
         <v>141</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>77</v>
       </c>
       <c r="F77" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>144</v>
       </c>
       <c r="D79">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>77</v>
       </c>
       <c r="F79" t="s">
@@ -3673,51 +3673,51 @@
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>170</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>171</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>25</v>
       </c>
       <c r="F98" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>173</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>25</v>
       </c>
       <c r="F99" t="s">
@@ -3881,51 +3881,51 @@
       </c>
       <c r="C108" t="s">
         <v>185</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>120</v>
       </c>
       <c r="F108" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>186</v>
       </c>
       <c r="D109">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>187</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>117</v>
       </c>
       <c r="F110" t="s">
         <v>182</v>
       </c>
     </row>
@@ -4015,122 +4015,122 @@
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>195</v>
       </c>
       <c r="D115">
         <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>196</v>
       </c>
       <c r="D116">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>25</v>
       </c>
       <c r="F116" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>197</v>
       </c>
       <c r="D117">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>198</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>199</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>108</v>
       </c>
       <c r="F120" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>202</v>
       </c>
       <c r="D121">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
@@ -4273,51 +4273,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>213</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>77</v>
       </c>
       <c r="F130" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>214</v>
       </c>
       <c r="D131">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>215</v>
       </c>
       <c r="D132">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>25</v>
       </c>
       <c r="F132" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4355,51 +4355,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>218</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>120</v>
       </c>
       <c r="F135" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>219</v>
       </c>
       <c r="D136">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>77</v>
       </c>
       <c r="F136" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>221</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>222</v>
       </c>
       <c r="F137" t="s">
         <v>223</v>
       </c>
     </row>
@@ -4454,51 +4454,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>227</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>77</v>
       </c>
       <c r="F141" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>228</v>
       </c>
       <c r="D142">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>108</v>
       </c>
       <c r="F142" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>229</v>
       </c>
       <c r="D143">
         <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
@@ -4519,99 +4519,99 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>231</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>168</v>
       </c>
       <c r="F145" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>233</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>38</v>
       </c>
       <c r="F146" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>234</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>235</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>89</v>
       </c>
       <c r="F148" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>236</v>
       </c>
       <c r="D149">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>237</v>
       </c>
       <c r="D150">
         <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
@@ -4632,51 +4632,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>239</v>
       </c>
       <c r="D152">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>38</v>
       </c>
       <c r="F152" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>240</v>
       </c>
       <c r="D153">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>41</v>
       </c>
       <c r="F153" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>241</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>108</v>
       </c>
       <c r="F154" t="s">
         <v>113</v>
       </c>
     </row>
@@ -4737,51 +4737,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>243</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>117</v>
       </c>
       <c r="F2" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>244</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -5288,105 +5288,105 @@
       </c>
       <c r="C29" t="s">
         <v>276</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>277</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>278</v>
       </c>
       <c r="D31">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>280</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>281</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>102</v>
       </c>
       <c r="F33" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>282</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>25</v>
       </c>
     </row>
@@ -6215,71 +6215,71 @@
       </c>
       <c r="C77" t="s">
         <v>335</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>336</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>25</v>
       </c>
       <c r="F78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>337</v>
       </c>
       <c r="D79">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>338</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>89</v>
       </c>
       <c r="F80" t="s">
         <v>339</v>
       </c>
     </row>
@@ -6369,51 +6369,51 @@
       </c>
       <c r="C85" t="s">
         <v>344</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>298</v>
       </c>
       <c r="F85" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>346</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>108</v>
       </c>
       <c r="F86" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>347</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>86</v>
       </c>
     </row>
@@ -6600,51 +6600,51 @@
       </c>
       <c r="C97" t="s">
         <v>357</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>89</v>
       </c>
       <c r="F97" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>358</v>
       </c>
       <c r="D98">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>359</v>
       </c>
       <c r="D99">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>89</v>
       </c>
       <c r="F99" t="s">
@@ -6720,51 +6720,51 @@
       </c>
       <c r="C103" t="s">
         <v>363</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>364</v>
       </c>
       <c r="D104">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>366</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>71</v>
       </c>
       <c r="F105" t="s">
@@ -6797,51 +6797,51 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>370</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>372</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>89</v>
       </c>
       <c r="F108" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>374</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>41</v>
       </c>
       <c r="F109" t="s">
@@ -6877,91 +6877,91 @@
       </c>
       <c r="C111" t="s">
         <v>378</v>
       </c>
       <c r="D111">
         <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>41</v>
       </c>
       <c r="F111" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>379</v>
       </c>
       <c r="D112">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>77</v>
       </c>
       <c r="F112" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>380</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>382</v>
       </c>
       <c r="D114">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>384</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>38</v>
       </c>
       <c r="F115" t="s">
@@ -7174,51 +7174,51 @@
       </c>
       <c r="C126" t="s">
         <v>397</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>117</v>
       </c>
       <c r="F126" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>398</v>
       </c>
       <c r="D127">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>399</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>108</v>
       </c>
       <c r="F128" t="s">
         <v>132</v>
       </c>
     </row>
@@ -7262,96 +7262,96 @@
         <v>386</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>402</v>
       </c>
       <c r="D131">
         <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>403</v>
       </c>
       <c r="D132">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>404</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>38</v>
       </c>
       <c r="F133" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>405</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>406</v>
       </c>
       <c r="D135">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>368</v>
       </c>
       <c r="F135" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>408</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>108</v>
       </c>
       <c r="F136" t="s">
         <v>132</v>
       </c>
     </row>
@@ -7392,51 +7392,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>411</v>
       </c>
       <c r="D139">
         <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>38</v>
       </c>
       <c r="F139" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>412</v>
       </c>
       <c r="D140">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>413</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>41</v>
       </c>
       <c r="F141" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
@@ -7711,85 +7711,85 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>433</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>168</v>
       </c>
       <c r="F159" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>435</v>
       </c>
       <c r="D160">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>117</v>
       </c>
       <c r="F160" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>437</v>
       </c>
       <c r="D161">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>102</v>
       </c>
       <c r="F161" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>438</v>
       </c>
       <c r="D162">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>102</v>
       </c>
       <c r="F162" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>440</v>
       </c>
       <c r="D163">
         <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>89</v>
       </c>
       <c r="F163" t="s">
         <v>311</v>
       </c>
     </row>
@@ -8011,102 +8011,102 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>455</v>
       </c>
       <c r="D177">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>41</v>
       </c>
       <c r="F177" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>456</v>
       </c>
       <c r="D178">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>168</v>
       </c>
       <c r="F178" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>457</v>
       </c>
       <c r="D179">
         <v>24</v>
       </c>
       <c r="E179" t="s">
         <v>117</v>
       </c>
       <c r="F179" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>458</v>
       </c>
       <c r="D180">
         <v>22</v>
       </c>
       <c r="E180" t="s">
         <v>222</v>
       </c>
       <c r="F180" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>459</v>
       </c>
       <c r="D181">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E181" t="s">
         <v>16</v>
       </c>
       <c r="F181" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>