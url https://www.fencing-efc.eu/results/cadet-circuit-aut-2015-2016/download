--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2457,91 +2457,91 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2571,51 +2571,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2870,51 +2870,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>46</v>
       </c>
       <c r="F31" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3067,51 +3067,51 @@
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>78</v>
       </c>
       <c r="F40" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>83</v>
       </c>
       <c r="F42" t="s">
@@ -3221,71 +3221,71 @@
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>94</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>96</v>
       </c>
       <c r="F51" t="s">
         <v>97</v>
       </c>
     </row>
@@ -3352,71 +3352,71 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
       <c r="F56" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>83</v>
       </c>
       <c r="F57" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>75</v>
       </c>
       <c r="F58" t="s">
@@ -3523,51 +3523,51 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>118</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>120</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>121</v>
       </c>
       <c r="F65" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>83</v>
       </c>
       <c r="F66" t="s">
@@ -3663,51 +3663,51 @@
       </c>
       <c r="C71" t="s">
         <v>130</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>132</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>19</v>
       </c>
       <c r="F73" t="s">
         <v>133</v>
       </c>
     </row>
@@ -4008,51 +4008,51 @@
       </c>
       <c r="C89" t="s">
         <v>161</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>75</v>
       </c>
       <c r="F89" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>164</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
@@ -4342,51 +4342,51 @@
       </c>
       <c r="C106" t="s">
         <v>187</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>188</v>
       </c>
       <c r="F106" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>190</v>
       </c>
       <c r="D107">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>191</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
@@ -4630,51 +4630,51 @@
       </c>
       <c r="C121" t="s">
         <v>213</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>100</v>
       </c>
       <c r="F121" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>214</v>
       </c>
       <c r="D122">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>216</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>58</v>
       </c>
     </row>
@@ -4809,102 +4809,102 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>226</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>83</v>
       </c>
       <c r="F131" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>227</v>
       </c>
       <c r="D132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
       <c r="F132" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>228</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>25</v>
       </c>
       <c r="F133" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>229</v>
       </c>
       <c r="D134">
         <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>103</v>
       </c>
       <c r="F134" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>231</v>
       </c>
       <c r="D135">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>16</v>
       </c>
       <c r="F135" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>232</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
@@ -5018,82 +5018,82 @@
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>241</v>
       </c>
       <c r="D144">
         <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>242</v>
       </c>
       <c r="D145">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>243</v>
       </c>
       <c r="D146">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>16</v>
       </c>
       <c r="F146" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>245</v>
       </c>
       <c r="D147">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>247</v>
       </c>
       <c r="D148">
         <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>138</v>
       </c>
       <c r="F148" t="s">
         <v>139</v>
       </c>
     </row>
@@ -5414,51 +5414,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>275</v>
       </c>
       <c r="D168">
         <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>188</v>
       </c>
       <c r="F168" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>277</v>
       </c>
       <c r="D169">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>75</v>
       </c>
       <c r="F169" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>278</v>
       </c>
       <c r="D170">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>75</v>
       </c>
       <c r="F170" t="s">
         <v>76</v>
       </c>
     </row>
@@ -5510,51 +5510,51 @@
         <v>106</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>282</v>
       </c>
       <c r="D174">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>283</v>
       </c>
       <c r="D175">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E175" t="s">
         <v>78</v>
       </c>
       <c r="F175" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>285</v>
       </c>
       <c r="D176">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
@@ -5705,130 +5705,130 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>301</v>
       </c>
       <c r="D186">
         <v>27</v>
       </c>
       <c r="E186" t="s">
         <v>83</v>
       </c>
       <c r="F186" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>302</v>
       </c>
       <c r="D187">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E187" t="s">
         <v>209</v>
       </c>
       <c r="F187" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>303</v>
       </c>
       <c r="D188">
         <v>27</v>
       </c>
       <c r="E188" t="s">
         <v>16</v>
       </c>
       <c r="F188" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>305</v>
       </c>
       <c r="D189">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E189" t="s">
         <v>172</v>
       </c>
       <c r="F189" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>306</v>
       </c>
       <c r="D190">
         <v>27</v>
       </c>
       <c r="E190" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>307</v>
       </c>
       <c r="D191">
         <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>308</v>
       </c>
       <c r="D192">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E192" t="s">
         <v>34</v>
       </c>
       <c r="F192" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>310</v>
       </c>
       <c r="D193">
         <v>23</v>
       </c>
       <c r="E193" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
@@ -6233,71 +6233,71 @@
       </c>
       <c r="C8" t="s">
         <v>338</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>83</v>
       </c>
       <c r="F8" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>340</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>341</v>
       </c>
       <c r="D10">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>343</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>334</v>
       </c>
       <c r="F11" t="s">
@@ -6606,128 +6606,128 @@
       </c>
       <c r="C28" t="s">
         <v>365</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>366</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>367</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>188</v>
       </c>
       <c r="F30" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>369</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>370</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>334</v>
       </c>
       <c r="F32" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>372</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>373</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>25</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
     </row>
@@ -6740,51 +6740,51 @@
       </c>
       <c r="C35" t="s">
         <v>374</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>150</v>
       </c>
       <c r="F35" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>375</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>376</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
@@ -7601,125 +7601,125 @@
       </c>
       <c r="C80" t="s">
         <v>434</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>16</v>
       </c>
       <c r="F80" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>436</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>437</v>
       </c>
       <c r="D82">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>334</v>
       </c>
       <c r="F82" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>438</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>334</v>
       </c>
       <c r="F83" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>439</v>
       </c>
       <c r="D84">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>440</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>75</v>
       </c>
       <c r="F85" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>441</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
       <c r="F86" t="s">
@@ -8026,91 +8026,91 @@
       </c>
       <c r="C102" t="s">
         <v>460</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>296</v>
       </c>
       <c r="F102" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>462</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>145</v>
       </c>
       <c r="F103" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>464</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>16</v>
       </c>
       <c r="F104" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>465</v>
       </c>
       <c r="D105">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>466</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>25</v>
       </c>
       <c r="F106" t="s">
@@ -8126,51 +8126,51 @@
       </c>
       <c r="C107" t="s">
         <v>467</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>103</v>
       </c>
       <c r="F107" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>469</v>
       </c>
       <c r="D108">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>470</v>
       </c>
       <c r="D109">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>334</v>
       </c>
       <c r="F109" t="s">
         <v>471</v>
       </c>
     </row>
@@ -8180,51 +8180,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>472</v>
       </c>
       <c r="D110">
         <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>473</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>334</v>
       </c>
       <c r="F111" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>475</v>
       </c>
       <c r="D112">
         <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>172</v>
       </c>
       <c r="F112" t="s">
@@ -8237,51 +8237,51 @@
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>476</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>477</v>
       </c>
       <c r="D114">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>334</v>
       </c>
       <c r="F114" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>478</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>75</v>
       </c>
       <c r="F115" t="s">
@@ -8437,51 +8437,51 @@
       </c>
       <c r="C123" t="s">
         <v>488</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>16</v>
       </c>
       <c r="F123" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>489</v>
       </c>
       <c r="D124">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>83</v>
       </c>
       <c r="F124" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>490</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>172</v>
       </c>
       <c r="F125" t="s">
@@ -8568,51 +8568,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>497</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>150</v>
       </c>
       <c r="F130" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>498</v>
       </c>
       <c r="D131">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>19</v>
       </c>
       <c r="F131" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>500</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>150</v>
       </c>
       <c r="F132" t="s">
         <v>358</v>
       </c>
     </row>
@@ -8715,51 +8715,51 @@
         <v>36</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>509</v>
       </c>
       <c r="D139">
         <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>510</v>
       </c>
       <c r="D140">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>511</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
       <c r="F141" t="s">
         <v>165</v>
       </c>
     </row>
@@ -8933,102 +8933,102 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>526</v>
       </c>
       <c r="D152">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>193</v>
       </c>
       <c r="F152" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>528</v>
       </c>
       <c r="D153">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>296</v>
       </c>
       <c r="F153" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>530</v>
       </c>
       <c r="D154">
         <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>103</v>
       </c>
       <c r="F154" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>532</v>
       </c>
       <c r="D155">
         <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>334</v>
       </c>
       <c r="F155" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>533</v>
       </c>
       <c r="D156">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>25</v>
       </c>
       <c r="F156" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>534</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>16</v>
       </c>
       <c r="F157" t="s">
         <v>180</v>
       </c>
     </row>
@@ -9148,51 +9148,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>543</v>
       </c>
       <c r="D165">
         <v>27</v>
       </c>
       <c r="E165" t="s">
         <v>138</v>
       </c>
       <c r="F165" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>544</v>
       </c>
       <c r="D166">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>546</v>
       </c>
       <c r="D167">
         <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>193</v>
       </c>
       <c r="F167" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
@@ -9295,85 +9295,85 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>554</v>
       </c>
       <c r="D174">
         <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>16</v>
       </c>
       <c r="F174" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>555</v>
       </c>
       <c r="D175">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>19</v>
       </c>
       <c r="F175" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>557</v>
       </c>
       <c r="D176">
         <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>75</v>
       </c>
       <c r="F176" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>558</v>
       </c>
       <c r="D177">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>16</v>
       </c>
       <c r="F177" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>559</v>
       </c>
       <c r="D178">
         <v>25</v>
       </c>
       <c r="E178" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
@@ -9572,85 +9572,85 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>575</v>
       </c>
       <c r="D191">
         <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>19</v>
       </c>
       <c r="F191" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>576</v>
       </c>
       <c r="D192">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>19</v>
       </c>
       <c r="F192" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>577</v>
       </c>
       <c r="D193">
         <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>209</v>
       </c>
       <c r="F193" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>578</v>
       </c>
       <c r="D194">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>96</v>
       </c>
       <c r="F194" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>579</v>
       </c>
       <c r="D195">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195" t="s">
         <v>274</v>
       </c>
     </row>
@@ -9807,51 +9807,51 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>592</v>
       </c>
       <c r="D205">
         <v>26</v>
       </c>
       <c r="E205" t="s">
         <v>16</v>
       </c>
       <c r="F205" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>593</v>
       </c>
       <c r="D206">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>19</v>
       </c>
       <c r="F206" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>594</v>
       </c>
       <c r="D207">
         <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>334</v>
       </c>
       <c r="F207" t="s">
         <v>474</v>
       </c>
     </row>
@@ -9917,68 +9917,68 @@
         <v>125</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>599</v>
       </c>
       <c r="D212">
         <v>24</v>
       </c>
       <c r="E212" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>600</v>
       </c>
       <c r="D213">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E213" t="s">
         <v>209</v>
       </c>
       <c r="F213" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="C214" t="s">
         <v>601</v>
       </c>
       <c r="D214">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E214" t="s">
         <v>100</v>
       </c>
       <c r="F214" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="C215" t="s">
         <v>602</v>
       </c>
       <c r="D215">
         <v>26</v>
       </c>
       <c r="E215" t="s">
         <v>75</v>
       </c>
       <c r="F215" t="s">
         <v>76</v>
       </c>
     </row>
@@ -10109,51 +10109,51 @@
         <v>58</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="C224" t="s">
         <v>612</v>
       </c>
       <c r="D224">
         <v>25</v>
       </c>
       <c r="E224" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>613</v>
       </c>
       <c r="D225">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E225" t="s">
         <v>103</v>
       </c>
       <c r="F225" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>224</v>
       </c>
       <c r="C226" t="s">
         <v>615</v>
       </c>
       <c r="D226">
         <v>25</v>
       </c>
       <c r="E226" t="s">
         <v>209</v>
       </c>
       <c r="F226" t="s">
         <v>616</v>
       </c>
     </row>
@@ -10262,51 +10262,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>623</v>
       </c>
       <c r="D233">
         <v>26</v>
       </c>
       <c r="E233" t="s">
         <v>75</v>
       </c>
       <c r="F233" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>232</v>
       </c>
       <c r="C234" t="s">
         <v>624</v>
       </c>
       <c r="D234">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E234" t="s">
         <v>75</v>
       </c>
       <c r="F234" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="C235" t="s">
         <v>625</v>
       </c>
       <c r="D235">
         <v>24</v>
       </c>
       <c r="E235" t="s">
         <v>209</v>
       </c>
       <c r="F235" t="s">
         <v>626</v>
       </c>
     </row>