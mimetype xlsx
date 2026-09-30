--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2525,51 +2525,51 @@
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
@@ -2605,71 +2605,71 @@
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -2819,51 +2819,51 @@
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
       <c r="F33" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>58</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>59</v>
       </c>
       <c r="F34" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>62</v>
       </c>
       <c r="F35" t="s">
@@ -2976,51 +2976,51 @@
       </c>
       <c r="C41" t="s">
         <v>72</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3107,51 +3107,51 @@
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>83</v>
       </c>
       <c r="F49" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>85</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3244,51 +3244,51 @@
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>94</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>95</v>
       </c>
       <c r="F56" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
@@ -3472,51 +3472,51 @@
       </c>
       <c r="C67" t="s">
         <v>112</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3529,51 +3529,51 @@
       </c>
       <c r="C70" t="s">
         <v>116</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>118</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>119</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
@@ -3603,111 +3603,111 @@
       </c>
       <c r="C74" t="s">
         <v>122</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>123</v>
       </c>
       <c r="F74" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>125</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>76</v>
       </c>
       <c r="F75" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>127</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>44</v>
       </c>
       <c r="F76" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>129</v>
       </c>
       <c r="D77">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>130</v>
       </c>
       <c r="F77" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>132</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>133</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>62</v>
       </c>
       <c r="F79" t="s">
         <v>63</v>
       </c>
     </row>
@@ -3757,51 +3757,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>95</v>
       </c>
       <c r="F83" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>140</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>76</v>
       </c>
       <c r="F84" t="s">
@@ -3817,51 +3817,51 @@
       </c>
       <c r="C85" t="s">
         <v>142</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>143</v>
       </c>
       <c r="F85" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>145</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>76</v>
       </c>
       <c r="F86" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>147</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
@@ -4057,51 +4057,51 @@
       </c>
       <c r="C97" t="s">
         <v>161</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>62</v>
       </c>
       <c r="F97" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>162</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>163</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>164</v>
       </c>
     </row>
@@ -4448,51 +4448,51 @@
       </c>
       <c r="C117" t="s">
         <v>194</v>
       </c>
       <c r="D117">
         <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>188</v>
       </c>
       <c r="F117" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>196</v>
       </c>
       <c r="D118">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>197</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4545,51 +4545,51 @@
       </c>
       <c r="C122" t="s">
         <v>202</v>
       </c>
       <c r="D122">
         <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>204</v>
       </c>
       <c r="D123">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>205</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>59</v>
       </c>
       <c r="F124" t="s">
         <v>67</v>
       </c>
     </row>
@@ -4840,82 +4840,82 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>226</v>
       </c>
       <c r="D139">
         <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>95</v>
       </c>
       <c r="F139" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>227</v>
       </c>
       <c r="D140">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>179</v>
       </c>
       <c r="F140" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>228</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>229</v>
       </c>
       <c r="D142">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>76</v>
       </c>
       <c r="F142" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>230</v>
       </c>
       <c r="D143">
         <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>231</v>
       </c>
     </row>
@@ -5072,51 +5072,51 @@
         <v>192</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>245</v>
       </c>
       <c r="D153">
         <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>246</v>
       </c>
       <c r="D154">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>153</v>
       </c>
       <c r="F154" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>248</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
@@ -5185,102 +5185,102 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>255</v>
       </c>
       <c r="D160">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>95</v>
       </c>
       <c r="F160" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>256</v>
       </c>
       <c r="D161">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>39</v>
       </c>
       <c r="F161" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>257</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>153</v>
       </c>
       <c r="F162" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>258</v>
       </c>
       <c r="D163">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>76</v>
       </c>
       <c r="F163" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>260</v>
       </c>
       <c r="D164">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>10</v>
       </c>
       <c r="F164" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>261</v>
       </c>
       <c r="D165">
         <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>59</v>
       </c>
       <c r="F165" t="s">
         <v>67</v>
       </c>
     </row>
@@ -6188,51 +6188,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>327</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>328</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>329</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
       <c r="F33" t="s">
@@ -6285,51 +6285,51 @@
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>334</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>335</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>336</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>216</v>
       </c>
       <c r="F38" t="s">
@@ -6422,51 +6422,51 @@
       </c>
       <c r="C43" t="s">
         <v>341</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>342</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>343</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>26</v>
       </c>
     </row>
@@ -6619,68 +6619,68 @@
       </c>
       <c r="C53" t="s">
         <v>353</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>354</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>355</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>356</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -6696,51 +6696,51 @@
       </c>
       <c r="C57" t="s">
         <v>357</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>39</v>
       </c>
       <c r="F57" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>359</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>44</v>
       </c>
       <c r="F58" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>361</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
@@ -6976,51 +6976,51 @@
       </c>
       <c r="C71" t="s">
         <v>377</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>378</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>298</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>379</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
@@ -7307,51 +7307,51 @@
       </c>
       <c r="C88" t="s">
         <v>401</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>39</v>
       </c>
       <c r="F88" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>402</v>
       </c>
       <c r="D89">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>403</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
@@ -7661,71 +7661,71 @@
       </c>
       <c r="C106" t="s">
         <v>426</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>427</v>
       </c>
       <c r="F106" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>429</v>
       </c>
       <c r="D107">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>430</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>95</v>
       </c>
       <c r="F108" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>431</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>123</v>
       </c>
       <c r="F109" t="s">
@@ -8035,51 +8035,51 @@
       </c>
       <c r="C125" t="s">
         <v>452</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>39</v>
       </c>
       <c r="F125" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>453</v>
       </c>
       <c r="D126">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E126" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>454</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
         <v>455</v>
       </c>
     </row>
@@ -8469,102 +8469,102 @@
         <v>63</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>484</v>
       </c>
       <c r="D150">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>485</v>
       </c>
       <c r="D151">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>83</v>
       </c>
       <c r="F151" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>486</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>44</v>
       </c>
       <c r="F152" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>487</v>
       </c>
       <c r="D153">
         <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>188</v>
       </c>
       <c r="F153" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>488</v>
       </c>
       <c r="D154">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>39</v>
       </c>
       <c r="F154" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>489</v>
       </c>
       <c r="D155">
         <v>26</v>
       </c>
       <c r="E155" t="s">
         <v>62</v>
       </c>
       <c r="F155" t="s">
         <v>490</v>
       </c>
     </row>
@@ -8588,51 +8588,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>492</v>
       </c>
       <c r="D157">
         <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>153</v>
       </c>
       <c r="F157" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>493</v>
       </c>
       <c r="D158">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E158" t="s">
         <v>44</v>
       </c>
       <c r="F158" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>495</v>
       </c>
       <c r="D159">
         <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>44</v>
       </c>
       <c r="F159" t="s">
         <v>496</v>
       </c>
     </row>
@@ -8789,51 +8789,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>507</v>
       </c>
       <c r="D169">
         <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>123</v>
       </c>
       <c r="F169" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>509</v>
       </c>
       <c r="D170">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>76</v>
       </c>
       <c r="F170" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>510</v>
       </c>
       <c r="D171">
         <v>28</v>
       </c>
       <c r="E171" t="s">
         <v>95</v>
       </c>
       <c r="F171" t="s">
         <v>96</v>
       </c>
     </row>
@@ -8973,68 +8973,68 @@
         <v>101</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>523</v>
       </c>
       <c r="D180">
         <v>28</v>
       </c>
       <c r="E180" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>525</v>
       </c>
       <c r="D181">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>153</v>
       </c>
       <c r="F181" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>527</v>
       </c>
       <c r="D182">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E182" t="s">
         <v>323</v>
       </c>
       <c r="F182" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>528</v>
       </c>
       <c r="D183">
         <v>28</v>
       </c>
       <c r="E183" t="s">
         <v>323</v>
       </c>
       <c r="F183" t="s">
         <v>406</v>
       </c>
     </row>
@@ -9205,51 +9205,51 @@
         <v>515</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>541</v>
       </c>
       <c r="D194">
         <v>28</v>
       </c>
       <c r="E194" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>542</v>
       </c>
       <c r="D195">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E195" t="s">
         <v>123</v>
       </c>
       <c r="F195" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>543</v>
       </c>
       <c r="D196">
         <v>26</v>
       </c>
       <c r="E196" t="s">
         <v>59</v>
       </c>
       <c r="F196" t="s">
         <v>60</v>
       </c>
     </row>
@@ -9335,51 +9335,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>550</v>
       </c>
       <c r="D202">
         <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>153</v>
       </c>
       <c r="F202" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>551</v>
       </c>
       <c r="D203">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E203" t="s">
         <v>323</v>
       </c>
       <c r="F203" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>552</v>
       </c>
       <c r="D204">
         <v>26</v>
       </c>
       <c r="E204" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
@@ -9451,85 +9451,85 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>560</v>
       </c>
       <c r="D209">
         <v>28</v>
       </c>
       <c r="E209" t="s">
         <v>39</v>
       </c>
       <c r="F209" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>561</v>
       </c>
       <c r="D210">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E210" t="s">
         <v>59</v>
       </c>
       <c r="F210" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>562</v>
       </c>
       <c r="D211">
         <v>26</v>
       </c>
       <c r="E211" t="s">
         <v>185</v>
       </c>
       <c r="F211" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
       </c>
       <c r="C212" t="s">
         <v>563</v>
       </c>
       <c r="D212">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E212" t="s">
         <v>76</v>
       </c>
       <c r="F212" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>209</v>
       </c>
       <c r="C213" t="s">
         <v>564</v>
       </c>
       <c r="D213">
         <v>27</v>
       </c>
       <c r="E213" t="s">
         <v>62</v>
       </c>
       <c r="F213" t="s">
         <v>556</v>
       </c>
     </row>
@@ -9584,51 +9584,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>568</v>
       </c>
       <c r="D217">
         <v>27</v>
       </c>
       <c r="E217" t="s">
         <v>514</v>
       </c>
       <c r="F217" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>569</v>
       </c>
       <c r="D218">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E218" t="s">
         <v>216</v>
       </c>
       <c r="F218" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>570</v>
       </c>
       <c r="D219">
         <v>28</v>
       </c>
       <c r="E219" t="s">
         <v>100</v>
       </c>
       <c r="F219" t="s">
         <v>273</v>
       </c>
     </row>
@@ -9683,51 +9683,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>574</v>
       </c>
       <c r="D223">
         <v>26</v>
       </c>
       <c r="E223" t="s">
         <v>62</v>
       </c>
       <c r="F223" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>575</v>
       </c>
       <c r="D224">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E224" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>576</v>
       </c>
       <c r="D225">
         <v>27</v>
       </c>
       <c r="E225" t="s">
         <v>13</v>
       </c>
       <c r="F225" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>221</v>
@@ -9901,51 +9901,51 @@
     <row r="236" spans="1:6">
       <c r="A236">
         <v>232</v>
       </c>
       <c r="C236" t="s">
         <v>588</v>
       </c>
       <c r="D236">
         <v>26</v>
       </c>
       <c r="E236" t="s">
         <v>100</v>
       </c>
       <c r="F236" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>232</v>
       </c>
       <c r="C237" t="s">
         <v>589</v>
       </c>
       <c r="D237">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E237" t="s">
         <v>100</v>
       </c>
       <c r="F237" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>590</v>
       </c>
       <c r="D238">
         <v>27</v>
       </c>
       <c r="E238" t="s">
         <v>76</v>
       </c>
       <c r="F238" t="s">
         <v>591</v>
       </c>
     </row>