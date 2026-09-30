--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2216,71 +2216,71 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2441,51 +2441,51 @@
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>41</v>
       </c>
       <c r="F20" t="s">
@@ -2669,71 +2669,71 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
       <c r="F31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>63</v>
       </c>
       <c r="F32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2766,51 +2766,51 @@
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -2840,51 +2840,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>75</v>
       </c>
       <c r="F40" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
@@ -3550,51 +3550,51 @@
       </c>
       <c r="C76" t="s">
         <v>137</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>57</v>
       </c>
       <c r="F76" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>140</v>
       </c>
       <c r="F77" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>142</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>41</v>
       </c>
       <c r="F78" t="s">
@@ -3687,51 +3687,51 @@
       </c>
       <c r="C83" t="s">
         <v>150</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>18</v>
       </c>
       <c r="F83" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>152</v>
       </c>
       <c r="D84">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>57</v>
       </c>
       <c r="F84" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>154</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
       <c r="F85" t="s">
@@ -3904,71 +3904,71 @@
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>31</v>
       </c>
       <c r="F94" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>169</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>90</v>
       </c>
       <c r="F95" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>171</v>
       </c>
       <c r="D96">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>172</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>57</v>
       </c>
       <c r="F97" t="s">
         <v>134</v>
       </c>
     </row>
@@ -4249,51 +4249,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>195</v>
       </c>
       <c r="D112">
         <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>197</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>198</v>
       </c>
       <c r="F113" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>200</v>
       </c>
       <c r="D114">
         <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>57</v>
       </c>
       <c r="F114" t="s">
@@ -4403,91 +4403,91 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>209</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>210</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>211</v>
       </c>
       <c r="F121" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>213</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>214</v>
       </c>
       <c r="F122" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>216</v>
       </c>
       <c r="D123">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E123" t="s">
         <v>190</v>
       </c>
       <c r="F123" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>218</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>41</v>
       </c>
       <c r="F124" t="s">
@@ -4582,119 +4582,119 @@
         <v>149</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>228</v>
       </c>
       <c r="D130">
         <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>229</v>
       </c>
       <c r="D131">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>230</v>
       </c>
       <c r="F131" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>232</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>233</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>234</v>
       </c>
       <c r="D134">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>57</v>
       </c>
       <c r="F134" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>235</v>
       </c>
       <c r="D135">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>90</v>
       </c>
       <c r="F135" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>236</v>
       </c>
       <c r="D136">
         <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>90</v>
       </c>
       <c r="F136" t="s">
         <v>170</v>
       </c>
     </row>
@@ -4732,51 +4732,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>239</v>
       </c>
       <c r="D139">
         <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>240</v>
       </c>
       <c r="F139" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>242</v>
       </c>
       <c r="D140">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>94</v>
       </c>
       <c r="F140" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>243</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
@@ -4963,51 +4963,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>259</v>
       </c>
       <c r="D154">
         <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>94</v>
       </c>
       <c r="F154" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>260</v>
       </c>
       <c r="D155">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>190</v>
       </c>
       <c r="F155" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>261</v>
       </c>
       <c r="D156">
         <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>262</v>
       </c>
       <c r="F156" t="s">
         <v>263</v>
       </c>
     </row>
@@ -5193,51 +5193,51 @@
       </c>
       <c r="C6" t="s">
         <v>272</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>274</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>275</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>75</v>
       </c>
       <c r="F8" t="s">
@@ -5424,51 +5424,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>291</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>292</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>293</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
@@ -5843,51 +5843,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>319</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>320</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>321</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5997,51 +5997,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>329</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>330</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>221</v>
       </c>
       <c r="F49" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>331</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
@@ -6054,51 +6054,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>332</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>333</v>
       </c>
       <c r="D52">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>57</v>
       </c>
       <c r="F52" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>334</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>75</v>
       </c>
       <c r="F53" t="s">
@@ -6602,51 +6602,51 @@
       </c>
       <c r="C79" t="s">
         <v>367</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>53</v>
       </c>
       <c r="F79" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>369</v>
       </c>
       <c r="D80">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>370</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>31</v>
       </c>
       <c r="F81" t="s">
@@ -6896,51 +6896,51 @@
       </c>
       <c r="C94" t="s">
         <v>387</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>389</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>94</v>
       </c>
       <c r="F95" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>391</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
@@ -6976,51 +6976,51 @@
       </c>
       <c r="C98" t="s">
         <v>394</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>395</v>
       </c>
       <c r="D99">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>396</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>50</v>
       </c>
     </row>
@@ -7210,108 +7210,108 @@
       </c>
       <c r="C110" t="s">
         <v>408</v>
       </c>
       <c r="D110">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>57</v>
       </c>
       <c r="F110" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>409</v>
       </c>
       <c r="D111">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>410</v>
       </c>
       <c r="D112">
         <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>53</v>
       </c>
       <c r="F112" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>411</v>
       </c>
       <c r="D113">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>90</v>
       </c>
       <c r="F113" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>412</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>75</v>
       </c>
       <c r="F114" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>414</v>
       </c>
       <c r="D115">
         <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>57</v>
       </c>
       <c r="F115" t="s">
@@ -7949,51 +7949,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>459</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>10</v>
       </c>
       <c r="F151" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>461</v>
       </c>
       <c r="D152">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>31</v>
       </c>
       <c r="F152" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>463</v>
       </c>
       <c r="D153">
         <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
@@ -8031,51 +8031,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>468</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>211</v>
       </c>
       <c r="F156" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>469</v>
       </c>
       <c r="D157">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E157" t="s">
         <v>193</v>
       </c>
       <c r="F157" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>470</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
@@ -8164,51 +8164,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>477</v>
       </c>
       <c r="D164">
         <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>31</v>
       </c>
       <c r="F164" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>478</v>
       </c>
       <c r="D165">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E165" t="s">
         <v>41</v>
       </c>
       <c r="F165" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>480</v>
       </c>
       <c r="D166">
         <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>221</v>
       </c>
       <c r="F166" t="s">
         <v>222</v>
       </c>
     </row>
@@ -8345,68 +8345,68 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>490</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>122</v>
       </c>
       <c r="F175" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>492</v>
       </c>
       <c r="D176">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E176" t="s">
         <v>57</v>
       </c>
       <c r="F176" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>493</v>
       </c>
       <c r="D177">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>10</v>
       </c>
       <c r="F177" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>494</v>
       </c>
       <c r="D178">
         <v>27</v>
       </c>
       <c r="E178" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
@@ -8628,51 +8628,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>510</v>
       </c>
       <c r="D192">
         <v>27</v>
       </c>
       <c r="E192" t="s">
         <v>122</v>
       </c>
       <c r="F192" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>511</v>
       </c>
       <c r="D193">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E193" t="s">
         <v>221</v>
       </c>
       <c r="F193" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>512</v>
       </c>
       <c r="D194">
         <v>28</v>
       </c>
       <c r="E194" t="s">
         <v>63</v>
       </c>
       <c r="F194" t="s">
         <v>513</v>
       </c>
     </row>
@@ -8795,82 +8795,82 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>524</v>
       </c>
       <c r="D202">
         <v>28</v>
       </c>
       <c r="E202" t="s">
         <v>90</v>
       </c>
       <c r="F202" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>525</v>
       </c>
       <c r="D203">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E203" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>526</v>
       </c>
       <c r="D204">
         <v>25</v>
       </c>
       <c r="E204" t="s">
         <v>53</v>
       </c>
       <c r="F204" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>203</v>
       </c>
       <c r="C205" t="s">
         <v>528</v>
       </c>
       <c r="D205">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E205" t="s">
         <v>53</v>
       </c>
       <c r="F205" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>529</v>
       </c>
       <c r="D206">
         <v>25</v>
       </c>
       <c r="E206" t="s">
         <v>10</v>
       </c>
       <c r="F206" t="s">
         <v>307</v>
       </c>
     </row>
@@ -8894,51 +8894,51 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>205</v>
       </c>
       <c r="C208" t="s">
         <v>531</v>
       </c>
       <c r="D208">
         <v>28</v>
       </c>
       <c r="E208" t="s">
         <v>240</v>
       </c>
       <c r="F208" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>207</v>
       </c>
       <c r="C209" t="s">
         <v>532</v>
       </c>
       <c r="D209">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E209" t="s">
         <v>94</v>
       </c>
       <c r="F209" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>533</v>
       </c>
       <c r="D210">
         <v>27</v>
       </c>
       <c r="E210" t="s">
         <v>10</v>
       </c>
       <c r="F210" t="s">
         <v>46</v>
       </c>
     </row>
@@ -8976,51 +8976,51 @@
         <v>393</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>536</v>
       </c>
       <c r="D213">
         <v>25</v>
       </c>
       <c r="E213" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>537</v>
       </c>
       <c r="D214">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E214" t="s">
         <v>262</v>
       </c>
       <c r="F214" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>539</v>
       </c>
       <c r="D215">
         <v>27</v>
       </c>
       <c r="E215" t="s">
         <v>41</v>
       </c>
       <c r="F215" t="s">
         <v>149</v>
       </c>
     </row>
@@ -9103,65 +9103,65 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>545</v>
       </c>
       <c r="D221">
         <v>27</v>
       </c>
       <c r="E221" t="s">
         <v>221</v>
       </c>
       <c r="F221" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="C222" t="s">
         <v>546</v>
       </c>
       <c r="D222">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E222" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>221</v>
       </c>
       <c r="C223" t="s">
         <v>547</v>
       </c>
       <c r="D223">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E223" t="s">
         <v>53</v>
       </c>
       <c r="F223" t="s">
         <v>527</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>