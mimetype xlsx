--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1222,51 +1222,51 @@
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1587,51 +1587,51 @@
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>56</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -1681,51 +1681,51 @@
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>65</v>
       </c>
     </row>
@@ -1772,51 +1772,51 @@
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1903,71 +1903,71 @@
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>79</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>40</v>
       </c>
       <c r="F47" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>80</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>52</v>
       </c>
       <c r="F48" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
@@ -2087,51 +2087,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>96</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>40</v>
       </c>
       <c r="F57" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>97</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>98</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>65</v>
       </c>
       <c r="F59" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
@@ -2283,51 +2283,51 @@
       </c>
       <c r="C4" t="s">
         <v>110</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>69</v>
       </c>
       <c r="F4" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>112</v>
       </c>
       <c r="D5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>50.0</v>
       </c>
       <c r="C6" t="s">
         <v>114</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
@@ -2497,51 +2497,51 @@
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>126</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>127</v>
       </c>
       <c r="D16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>128</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
@@ -2651,51 +2651,51 @@
       </c>
       <c r="C23" t="s">
         <v>134</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>15.0</v>
       </c>
       <c r="C24" t="s">
         <v>136</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>15.0</v>
       </c>
       <c r="C25" t="s">
         <v>138</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
@@ -2819,51 +2819,51 @@
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>147</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>148</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>149</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>52</v>
       </c>
       <c r="F34" t="s">
         <v>81</v>
       </c>
     </row>
@@ -2876,51 +2876,51 @@
       </c>
       <c r="C35" t="s">
         <v>150</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>94</v>
       </c>
       <c r="F35" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>152</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>153</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3050,68 +3050,68 @@
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>162</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>163</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>164</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>165</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>94</v>
       </c>
       <c r="F47" t="s">
@@ -3247,51 +3247,51 @@
       </c>
       <c r="C54" t="s">
         <v>174</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>175</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>176</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>35</v>
       </c>
       <c r="F56" t="s">
         <v>177</v>
       </c>
     </row>
@@ -3538,51 +3538,51 @@
       </c>
       <c r="C69" t="s">
         <v>191</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>193</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>94</v>
       </c>
       <c r="F70" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>194</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>65</v>
       </c>
       <c r="F71" t="s">
@@ -3752,71 +3752,71 @@
       </c>
       <c r="C80" t="s">
         <v>204</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>35</v>
       </c>
       <c r="F80" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>205</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>35</v>
       </c>
       <c r="F81" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>206</v>
       </c>
       <c r="D82">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>207</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
@@ -3840,51 +3840,51 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>210</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>211</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>212</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>40</v>
       </c>
       <c r="F87" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>