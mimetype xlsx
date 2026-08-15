--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1091,51 +1091,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1168,71 +1168,71 @@
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
@@ -1242,125 +1242,125 @@
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
@@ -1396,71 +1396,71 @@
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>15.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>40</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>15.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
@@ -1513,88 +1513,88 @@
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>52</v>
       </c>
       <c r="F27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>56</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
     </row>
@@ -1627,71 +1627,71 @@
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>60</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
@@ -1701,51 +1701,51 @@
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1755,88 +1755,88 @@
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>72</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>44</v>
       </c>
       <c r="F42" t="s">
         <v>73</v>
       </c>
     </row>
@@ -1869,68 +1869,68 @@
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>77</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>79</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>40</v>
       </c>
       <c r="F47" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1943,51 +1943,51 @@
       </c>
       <c r="C48" t="s">
         <v>80</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>52</v>
       </c>
       <c r="F48" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
@@ -2008,51 +2008,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>85</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>86</v>
       </c>
       <c r="F52" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>88</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>89</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>90</v>
@@ -2135,68 +2135,68 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>100</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>69</v>
       </c>
       <c r="F60" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>102</v>
       </c>
       <c r="D61">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>94</v>
       </c>
       <c r="F61" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>104</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>65</v>
       </c>
       <c r="F62" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2223,51 +2223,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>105</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>106</v>
       </c>
       <c r="F2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>108</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -2363,51 +2363,51 @@
       </c>
       <c r="C8" t="s">
         <v>116</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>118</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>119</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
@@ -2517,51 +2517,51 @@
       </c>
       <c r="C16" t="s">
         <v>127</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>128</v>
       </c>
       <c r="D17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>129</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -2594,51 +2594,51 @@
       </c>
       <c r="B20">
         <v>15.0</v>
       </c>
       <c r="C20" t="s">
         <v>131</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>132</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>15.0</v>
       </c>
       <c r="C22" t="s">
         <v>133</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2691,85 +2691,85 @@
       </c>
       <c r="C25" t="s">
         <v>138</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>15.0</v>
       </c>
       <c r="C26" t="s">
         <v>139</v>
       </c>
       <c r="D26">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>140</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>141</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>44</v>
       </c>
       <c r="F28" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>143</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>44</v>
       </c>
       <c r="F29" t="s">
@@ -2856,51 +2856,51 @@
       </c>
       <c r="C34" t="s">
         <v>149</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>52</v>
       </c>
       <c r="F34" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>150</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>94</v>
       </c>
       <c r="F35" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>152</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -2953,71 +2953,71 @@
       </c>
       <c r="C39" t="s">
         <v>155</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>157</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>52</v>
       </c>
       <c r="F40" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>159</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>44</v>
       </c>
       <c r="F41" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>160</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>44</v>
       </c>
       <c r="F42" t="s">
@@ -3087,51 +3087,51 @@
       </c>
       <c r="C46" t="s">
         <v>164</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>165</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>94</v>
       </c>
       <c r="F47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>166</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -3187,51 +3187,51 @@
       </c>
       <c r="C51" t="s">
         <v>170</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>171</v>
       </c>
       <c r="D52">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>35</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>172</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>94</v>
       </c>
       <c r="F53" t="s">
@@ -3284,51 +3284,51 @@
       </c>
       <c r="C56" t="s">
         <v>176</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>35</v>
       </c>
       <c r="F56" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>178</v>
       </c>
       <c r="D57">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>179</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" t="s">
@@ -3381,71 +3381,71 @@
       </c>
       <c r="C61" t="s">
         <v>182</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>183</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>40</v>
       </c>
       <c r="F62" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>185</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>186</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>35</v>
       </c>
       <c r="F64" t="s">
@@ -3558,111 +3558,111 @@
       </c>
       <c r="C70" t="s">
         <v>193</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>94</v>
       </c>
       <c r="F70" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>194</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>65</v>
       </c>
       <c r="F71" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>195</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>94</v>
       </c>
       <c r="F72" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>196</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>35</v>
       </c>
       <c r="F73" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>197</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>94</v>
       </c>
       <c r="F74" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>198</v>
       </c>
       <c r="D75">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>91</v>
       </c>
     </row>
@@ -3806,71 +3806,71 @@
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>207</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>2.5</v>
       </c>
       <c r="C84" t="s">
         <v>208</v>
       </c>
       <c r="D84">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>210</v>
       </c>
       <c r="D85">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>211</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>212</v>