--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1848,71 +1848,71 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2022,51 +2022,51 @@
       </c>
       <c r="B14">
         <v>33.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
@@ -2082,68 +2082,68 @@
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2193,51 +2193,51 @@
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>35</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
@@ -2333,51 +2333,51 @@
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>59</v>
       </c>
       <c r="F30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>64</v>
       </c>
       <c r="F32" t="s">
@@ -2433,51 +2433,51 @@
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>71</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
@@ -2493,91 +2493,91 @@
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>80</v>
       </c>
       <c r="F41" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>67</v>
       </c>
       <c r="F42" t="s">
@@ -2633,51 +2633,51 @@
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>35</v>
       </c>
       <c r="F45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>84</v>
       </c>
       <c r="F47" t="s">
@@ -2713,91 +2713,91 @@
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>98</v>
       </c>
       <c r="F51" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>102</v>
       </c>
     </row>
@@ -2810,71 +2810,71 @@
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>67</v>
       </c>
       <c r="F54" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>108</v>
       </c>
       <c r="F57" t="s">
@@ -2887,51 +2887,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>67</v>
       </c>
       <c r="F59" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>113</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>98</v>
       </c>
       <c r="F60" t="s">
@@ -2964,51 +2964,51 @@
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>67</v>
       </c>
       <c r="F64" t="s">
@@ -3064,51 +3064,51 @@
       </c>
       <c r="C67" t="s">
         <v>124</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>125</v>
       </c>
       <c r="F67" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>128</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
@@ -3124,51 +3124,51 @@
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>130</v>
       </c>
       <c r="F70" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>134</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3278,111 +3278,111 @@
       </c>
       <c r="C78" t="s">
         <v>145</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>98</v>
       </c>
       <c r="F78" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>147</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>59</v>
       </c>
       <c r="F79" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>149</v>
       </c>
       <c r="D80">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>150</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>80</v>
       </c>
       <c r="F81" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>151</v>
       </c>
       <c r="D82">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>21</v>
       </c>
       <c r="F82" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>152</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>21</v>
       </c>
       <c r="F83" t="s">
@@ -3455,51 +3455,51 @@
       </c>
       <c r="C87" t="s">
         <v>160</v>
       </c>
       <c r="D87">
         <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
       <c r="F87" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>162</v>
       </c>
       <c r="D88">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>67</v>
       </c>
       <c r="F88" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>163</v>
       </c>
       <c r="D89">
         <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>102</v>
       </c>
     </row>
@@ -3649,119 +3649,119 @@
       </c>
       <c r="C97" t="s">
         <v>175</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>59</v>
       </c>
       <c r="F97" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>177</v>
       </c>
       <c r="D98">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>35</v>
       </c>
       <c r="F98" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>178</v>
       </c>
       <c r="D99">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>17</v>
       </c>
       <c r="F99" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>179</v>
       </c>
       <c r="D100">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>80</v>
       </c>
       <c r="F100" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>180</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>125</v>
       </c>
       <c r="F101" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>182</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>183</v>
       </c>
       <c r="D103">
         <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>21</v>
       </c>
       <c r="F103" t="s">
         <v>184</v>
       </c>
     </row>
@@ -3816,119 +3816,119 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>189</v>
       </c>
       <c r="D107">
         <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>190</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>191</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>108</v>
       </c>
       <c r="F109" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>193</v>
       </c>
       <c r="D110">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>108</v>
       </c>
       <c r="F110" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>195</v>
       </c>
       <c r="D111">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>196</v>
       </c>
       <c r="D112">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>197</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>35</v>
       </c>
       <c r="F113" t="s">
         <v>36</v>
       </c>
     </row>
@@ -4051,82 +4051,82 @@
         <v>194</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>208</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>209</v>
       </c>
       <c r="D122">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>80</v>
       </c>
       <c r="F122" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>211</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="C124" t="s">
         <v>212</v>
       </c>
       <c r="D124">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>213</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>108</v>
       </c>
       <c r="F125" t="s">
         <v>214</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4193,51 +4193,51 @@
       </c>
       <c r="C2" t="s">
         <v>215</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>216</v>
       </c>
       <c r="F2" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>218</v>
       </c>
       <c r="D3">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>219</v>
       </c>
       <c r="F3" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>221</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>219</v>
       </c>
       <c r="F4" t="s">
@@ -4313,68 +4313,68 @@
       </c>
       <c r="C8" t="s">
         <v>225</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>226</v>
       </c>
       <c r="F8" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>227</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>228</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>219</v>
       </c>
       <c r="F10" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>229</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>219</v>
       </c>
       <c r="F11" t="s">
@@ -4567,51 +4567,51 @@
       </c>
       <c r="C21" t="s">
         <v>243</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>219</v>
       </c>
       <c r="F21" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>244</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>245</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>219</v>
       </c>
       <c r="F23" t="s">
@@ -4707,51 +4707,51 @@
       </c>
       <c r="C28" t="s">
         <v>252</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>219</v>
       </c>
       <c r="F28" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>253</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>255</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>64</v>
       </c>
       <c r="F30" t="s">
@@ -4787,51 +4787,51 @@
       </c>
       <c r="C32" t="s">
         <v>259</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>260</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>262</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>216</v>
       </c>
       <c r="F34" t="s">
@@ -4867,51 +4867,51 @@
       </c>
       <c r="C36" t="s">
         <v>265</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>64</v>
       </c>
       <c r="F36" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>266</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>268</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
@@ -4927,91 +4927,91 @@
       </c>
       <c r="C39" t="s">
         <v>269</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>271</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>272</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>231</v>
       </c>
       <c r="F41" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>274</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>84</v>
       </c>
       <c r="F42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>275</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>84</v>
       </c>
       <c r="F43" t="s">
@@ -5047,111 +5047,111 @@
       </c>
       <c r="C45" t="s">
         <v>278</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>21</v>
       </c>
       <c r="F45" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>280</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>84</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>281</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>282</v>
       </c>
       <c r="D48">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>64</v>
       </c>
       <c r="F48" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>283</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>285</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
@@ -5247,148 +5247,148 @@
       </c>
       <c r="C55" t="s">
         <v>290</v>
       </c>
       <c r="D55">
         <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>98</v>
       </c>
       <c r="F55" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>292</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>98</v>
       </c>
       <c r="F56" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>294</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>295</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
       <c r="F58" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>297</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>125</v>
       </c>
       <c r="F59" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>299</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>300</v>
       </c>
       <c r="D61">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>302</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>84</v>
       </c>
       <c r="F62" t="s">
@@ -5404,51 +5404,51 @@
       </c>
       <c r="C63" t="s">
         <v>303</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>64</v>
       </c>
       <c r="F63" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>304</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>125</v>
       </c>
       <c r="F64" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>306</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
@@ -5484,51 +5484,51 @@
       </c>
       <c r="C67" t="s">
         <v>308</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>144</v>
       </c>
       <c r="F67" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>309</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>310</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
@@ -5624,51 +5624,51 @@
       </c>
       <c r="C74" t="s">
         <v>315</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>219</v>
       </c>
       <c r="F74" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>316</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>317</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>67</v>
       </c>
       <c r="F76" t="s">
@@ -5684,71 +5684,71 @@
       </c>
       <c r="C77" t="s">
         <v>318</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>319</v>
       </c>
       <c r="F77" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>321</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>322</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>323</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
@@ -5784,51 +5784,51 @@
       </c>
       <c r="C82" t="s">
         <v>326</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>21</v>
       </c>
       <c r="F82" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>327</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>328</v>
       </c>
       <c r="D84">
         <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>21</v>
       </c>
       <c r="F84" t="s">
@@ -5981,51 +5981,51 @@
       </c>
       <c r="C92" t="s">
         <v>338</v>
       </c>
       <c r="D92">
         <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>67</v>
       </c>
       <c r="F92" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>340</v>
       </c>
       <c r="D93">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>144</v>
       </c>
       <c r="F93" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>341</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>130</v>
       </c>
       <c r="F94" t="s">
@@ -6121,88 +6121,88 @@
       </c>
       <c r="C99" t="s">
         <v>346</v>
       </c>
       <c r="D99">
         <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
       <c r="F99" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>348</v>
       </c>
       <c r="D100">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>216</v>
       </c>
       <c r="F100" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>349</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>350</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>351</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
@@ -6218,68 +6218,68 @@
       </c>
       <c r="C104" t="s">
         <v>352</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>157</v>
       </c>
       <c r="F104" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>353</v>
       </c>
       <c r="D105">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>354</v>
       </c>
       <c r="D106">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>130</v>
       </c>
       <c r="F106" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>355</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>219</v>
       </c>
       <c r="F107" t="s">
@@ -6295,128 +6295,128 @@
       </c>
       <c r="C108" t="s">
         <v>356</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>21</v>
       </c>
       <c r="F108" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>357</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>84</v>
       </c>
       <c r="F109" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>358</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>360</v>
       </c>
       <c r="D111">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>125</v>
       </c>
       <c r="F111" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>361</v>
       </c>
       <c r="D112">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>144</v>
       </c>
       <c r="F112" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>363</v>
       </c>
       <c r="D113">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>364</v>
       </c>
       <c r="D114">
         <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
@@ -6512,91 +6512,91 @@
       </c>
       <c r="C119" t="s">
         <v>372</v>
       </c>
       <c r="D119">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>144</v>
       </c>
       <c r="F119" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>373</v>
       </c>
       <c r="D120">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
       <c r="F120" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>375</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>130</v>
       </c>
       <c r="F121" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>376</v>
       </c>
       <c r="D122">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>377</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
@@ -6612,179 +6612,179 @@
       </c>
       <c r="C124" t="s">
         <v>379</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>144</v>
       </c>
       <c r="F124" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>381</v>
       </c>
       <c r="D125">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>35</v>
       </c>
       <c r="F125" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>382</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>383</v>
       </c>
       <c r="D127">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>98</v>
       </c>
       <c r="F127" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>384</v>
       </c>
       <c r="D128">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>17</v>
       </c>
       <c r="F128" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>385</v>
       </c>
       <c r="D129">
         <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>98</v>
       </c>
       <c r="F129" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>386</v>
       </c>
       <c r="D130">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>21</v>
       </c>
       <c r="F130" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>387</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>98</v>
       </c>
       <c r="F131" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>389</v>
       </c>
       <c r="D132">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>84</v>
       </c>
       <c r="F132" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>390</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>108</v>
       </c>
       <c r="F133" t="s">
         <v>391</v>
       </c>
     </row>
@@ -6825,68 +6825,68 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>395</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>108</v>
       </c>
       <c r="F136" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>396</v>
       </c>
       <c r="D137">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>108</v>
       </c>
       <c r="F137" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>397</v>
       </c>
       <c r="D138">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>125</v>
       </c>
       <c r="F138" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>398</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>35</v>
       </c>
       <c r="F139" t="s">
         <v>88</v>
       </c>
     </row>
@@ -7040,65 +7040,65 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>412</v>
       </c>
       <c r="D149">
         <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>219</v>
       </c>
       <c r="F149" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>413</v>
       </c>
       <c r="D150">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>414</v>
       </c>
       <c r="D151">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>80</v>
       </c>
       <c r="F151" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>416</v>
       </c>
       <c r="D152">
         <v>27</v>
       </c>
       <c r="E152" t="s">
         <v>108</v>
       </c>
       <c r="F152" t="s">
         <v>194</v>
       </c>
     </row>
@@ -7201,51 +7201,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>426</v>
       </c>
       <c r="D159">
         <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>108</v>
       </c>
       <c r="F159" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>427</v>
       </c>
       <c r="D160">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E160" t="s">
         <v>420</v>
       </c>
       <c r="F160" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>429</v>
       </c>
       <c r="D161">
         <v>27</v>
       </c>
       <c r="E161" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
@@ -7365,51 +7365,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>440</v>
       </c>
       <c r="D169">
         <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>80</v>
       </c>
       <c r="F169" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>441</v>
       </c>
       <c r="D170">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>17</v>
       </c>
       <c r="F170" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>442</v>
       </c>
       <c r="D171">
         <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>80</v>
       </c>
       <c r="F171" t="s">
         <v>443</v>
       </c>
     </row>
@@ -7484,51 +7484,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>448</v>
       </c>
       <c r="D176">
         <v>27</v>
       </c>
       <c r="E176" t="s">
         <v>420</v>
       </c>
       <c r="F176" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>449</v>
       </c>
       <c r="D177">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>98</v>
       </c>
       <c r="F177" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>450</v>
       </c>
       <c r="D178">
         <v>27</v>
       </c>
       <c r="E178" t="s">
         <v>108</v>
       </c>
       <c r="F178" t="s">
         <v>170</v>
       </c>
     </row>