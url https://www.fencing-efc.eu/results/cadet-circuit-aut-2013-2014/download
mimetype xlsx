--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1925,71 +1925,71 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
@@ -2156,51 +2156,51 @@
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>48</v>
       </c>
     </row>
@@ -2313,51 +2313,51 @@
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>59</v>
       </c>
       <c r="F30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
@@ -2473,51 +2473,51 @@
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
@@ -2573,91 +2573,91 @@
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>67</v>
       </c>
       <c r="F42" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>84</v>
       </c>
       <c r="F43" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>35</v>
       </c>
       <c r="F45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -2773,68 +2773,68 @@
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>67</v>
       </c>
       <c r="F54" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -2870,51 +2870,51 @@
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>108</v>
       </c>
       <c r="F57" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>67</v>
       </c>
       <c r="F59" t="s">
         <v>112</v>
       </c>
     </row>
@@ -3201,51 +3201,51 @@
       </c>
       <c r="C74" t="s">
         <v>136</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>108</v>
       </c>
       <c r="F74" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>138</v>
       </c>
       <c r="D75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>108</v>
       </c>
       <c r="F75" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>140</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>141</v>
       </c>
       <c r="F76" t="s">
@@ -3398,51 +3398,51 @@
       </c>
       <c r="C84" t="s">
         <v>154</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>98</v>
       </c>
       <c r="F84" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>156</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>157</v>
       </c>
       <c r="F85" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>159</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>102</v>
       </c>
     </row>
@@ -3475,51 +3475,51 @@
       </c>
       <c r="C88" t="s">
         <v>162</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>67</v>
       </c>
       <c r="F88" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>163</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>164</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>35</v>
       </c>
       <c r="F90" t="s">
         <v>36</v>
       </c>
     </row>
@@ -3592,71 +3592,71 @@
       </c>
       <c r="C94" t="s">
         <v>171</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>35</v>
       </c>
       <c r="F94" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>172</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>80</v>
       </c>
       <c r="F95" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>174</v>
       </c>
       <c r="D96">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>175</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>59</v>
       </c>
       <c r="F97" t="s">
         <v>176</v>
       </c>
     </row>
@@ -3935,51 +3935,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>198</v>
       </c>
       <c r="D114">
         <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>108</v>
       </c>
       <c r="F114" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>199</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>200</v>
       </c>
       <c r="F115" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>202</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>125</v>
       </c>
       <c r="F116" t="s">
         <v>203</v>
       </c>
     </row>
@@ -4020,51 +4020,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>206</v>
       </c>
       <c r="D119">
         <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="C120" t="s">
         <v>207</v>
       </c>
       <c r="D120">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>108</v>
       </c>
       <c r="F120" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>208</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
@@ -4370,51 +4370,51 @@
       </c>
       <c r="C11" t="s">
         <v>229</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>219</v>
       </c>
       <c r="F11" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>230</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>232</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>219</v>
       </c>
       <c r="F13" t="s">
         <v>220</v>
       </c>
     </row>
@@ -4687,51 +4687,51 @@
       </c>
       <c r="C27" t="s">
         <v>250</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>252</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>219</v>
       </c>
       <c r="F28" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>253</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
@@ -4887,71 +4887,71 @@
       </c>
       <c r="C37" t="s">
         <v>266</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>268</v>
       </c>
       <c r="D38">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>269</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>271</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
@@ -5127,51 +5127,51 @@
       </c>
       <c r="C49" t="s">
         <v>283</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>285</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>286</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -5287,51 +5287,51 @@
       </c>
       <c r="C57" t="s">
         <v>294</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>295</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
       <c r="F58" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>297</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>125</v>
       </c>
       <c r="F59" t="s">
@@ -5364,51 +5364,51 @@
       </c>
       <c r="C61" t="s">
         <v>300</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>302</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>84</v>
       </c>
       <c r="F62" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>303</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>64</v>
       </c>
       <c r="F63" t="s">
@@ -5464,51 +5464,51 @@
       </c>
       <c r="C66" t="s">
         <v>307</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>67</v>
       </c>
       <c r="F66" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>308</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>144</v>
       </c>
       <c r="F67" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>309</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
@@ -5524,51 +5524,51 @@
       </c>
       <c r="C69" t="s">
         <v>310</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>311</v>
       </c>
       <c r="D70">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>312</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
@@ -5744,51 +5744,51 @@
       </c>
       <c r="C80" t="s">
         <v>323</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>324</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>21</v>
       </c>
       <c r="F81" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>326</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>21</v>
       </c>
       <c r="F82" t="s">
@@ -5864,51 +5864,51 @@
       </c>
       <c r="C86" t="s">
         <v>331</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>67</v>
       </c>
       <c r="F86" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>332</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>333</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>35</v>
       </c>
       <c r="F88" t="s">
@@ -6061,51 +6061,51 @@
       </c>
       <c r="C96" t="s">
         <v>343</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
       <c r="F96" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>344</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>219</v>
       </c>
       <c r="F97" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>345</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>84</v>
       </c>
       <c r="F98" t="s">
@@ -6255,51 +6255,51 @@
       </c>
       <c r="C106" t="s">
         <v>354</v>
       </c>
       <c r="D106">
         <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>130</v>
       </c>
       <c r="F106" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>355</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>219</v>
       </c>
       <c r="F107" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>356</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>21</v>
       </c>
       <c r="F108" t="s">
@@ -6412,71 +6412,71 @@
       </c>
       <c r="C114" t="s">
         <v>364</v>
       </c>
       <c r="D114">
         <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>365</v>
       </c>
       <c r="D115">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>80</v>
       </c>
       <c r="F115" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>366</v>
       </c>
       <c r="D116">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>17</v>
       </c>
       <c r="F116" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>368</v>
       </c>
       <c r="D117">
         <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>369</v>
       </c>
       <c r="F117" t="s">
@@ -7119,51 +7119,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>418</v>
       </c>
       <c r="D154">
         <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>35</v>
       </c>
       <c r="F154" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>419</v>
       </c>
       <c r="D155">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>420</v>
       </c>
       <c r="F155" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>422</v>
       </c>
       <c r="D156">
         <v>27</v>
       </c>
       <c r="E156" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
@@ -7263,51 +7263,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>431</v>
       </c>
       <c r="D163">
         <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>108</v>
       </c>
       <c r="F163" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>432</v>
       </c>
       <c r="D164">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>359</v>
       </c>
       <c r="F164" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>434</v>
       </c>
       <c r="D165">
         <v>27</v>
       </c>
       <c r="E165" t="s">
         <v>67</v>
       </c>
       <c r="F165" t="s">
         <v>435</v>
       </c>
     </row>
@@ -7416,51 +7416,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>444</v>
       </c>
       <c r="D172">
         <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>35</v>
       </c>
       <c r="F172" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>445</v>
       </c>
       <c r="D173">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>67</v>
       </c>
       <c r="F173" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>446</v>
       </c>
       <c r="D174">
         <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>108</v>
       </c>
       <c r="F174" t="s">
         <v>194</v>
       </c>
     </row>