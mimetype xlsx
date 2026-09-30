--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1846,51 +1846,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1920,51 +1920,51 @@
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
@@ -2120,51 +2120,51 @@
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -2297,51 +2297,51 @@
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
     </row>
@@ -2665,51 +2665,51 @@
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2802,51 +2802,51 @@
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>92</v>
       </c>
       <c r="F51" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>94</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>50</v>
       </c>
       <c r="F52" t="s">
@@ -2939,51 +2939,51 @@
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>50</v>
       </c>
       <c r="F57" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>105</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>50</v>
       </c>
       <c r="F58" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
@@ -3039,51 +3039,51 @@
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>114</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>33</v>
       </c>
       <c r="F64" t="s">
@@ -3173,51 +3173,51 @@
       </c>
       <c r="C69" t="s">
         <v>122</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>120</v>
       </c>
       <c r="F69" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>123</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>124</v>
       </c>
       <c r="F70" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>126</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>109</v>
       </c>
       <c r="F71" t="s">
@@ -3253,88 +3253,88 @@
       </c>
       <c r="C73" t="s">
         <v>128</v>
       </c>
       <c r="D73">
         <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>86</v>
       </c>
       <c r="F73" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>129</v>
       </c>
       <c r="D74">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
       <c r="F75" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>33</v>
       </c>
       <c r="F76" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>33</v>
       </c>
       <c r="F77" t="s">
@@ -3581,71 +3581,71 @@
       </c>
       <c r="C90" t="s">
         <v>151</v>
       </c>
       <c r="D90">
         <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>152</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>50</v>
       </c>
       <c r="F91" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>154</v>
       </c>
       <c r="D92">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>86</v>
       </c>
       <c r="F92" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>33</v>
       </c>
       <c r="F93" t="s">
@@ -4028,51 +4028,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>188</v>
       </c>
       <c r="D114">
         <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>33</v>
       </c>
       <c r="F114" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>189</v>
       </c>
       <c r="D115">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E115" t="s">
         <v>190</v>
       </c>
       <c r="F115" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="C116" t="s">
         <v>192</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>86</v>
       </c>
       <c r="F116" t="s">
         <v>193</v>
       </c>
     </row>
@@ -4181,51 +4181,51 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>204</v>
       </c>
       <c r="D123">
         <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>120</v>
       </c>
       <c r="F123" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>205</v>
       </c>
       <c r="D124">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>86</v>
       </c>
       <c r="F124" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>206</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
@@ -4379,51 +4379,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>219</v>
       </c>
       <c r="D135">
         <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>33</v>
       </c>
       <c r="F135" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>220</v>
       </c>
       <c r="D136">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>221</v>
       </c>
       <c r="D137">
         <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>86</v>
       </c>
       <c r="F137" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
@@ -4627,51 +4627,51 @@
       </c>
       <c r="C8" t="s">
         <v>235</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>236</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>237</v>
       </c>
       <c r="F9" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>239</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10" t="s">
@@ -4904,51 +4904,51 @@
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>259</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>260</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>231</v>
       </c>
       <c r="F23" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>261</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -5004,51 +5004,51 @@
       </c>
       <c r="C27" t="s">
         <v>265</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>267</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>268</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
@@ -5264,51 +5264,51 @@
       </c>
       <c r="C40" t="s">
         <v>285</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>231</v>
       </c>
       <c r="F40" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>286</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>287</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>273</v>
       </c>
     </row>
@@ -5421,51 +5421,51 @@
       </c>
       <c r="C48" t="s">
         <v>295</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>297</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>124</v>
       </c>
       <c r="F49" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>298</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
@@ -5681,51 +5681,51 @@
       </c>
       <c r="C61" t="s">
         <v>313</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>314</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>316</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>163</v>
       </c>
       <c r="F63" t="s">
@@ -6035,51 +6035,51 @@
       </c>
       <c r="C79" t="s">
         <v>338</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>50</v>
       </c>
       <c r="F79" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>339</v>
       </c>
       <c r="D80">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>340</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>16</v>
       </c>
     </row>
@@ -6092,51 +6092,51 @@
       </c>
       <c r="C82" t="s">
         <v>341</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>231</v>
       </c>
       <c r="F82" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>342</v>
       </c>
       <c r="D83">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.0</v>
       </c>
       <c r="C84" t="s">
         <v>343</v>
       </c>
       <c r="D84">
         <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>231</v>
       </c>
       <c r="F84" t="s">
@@ -6209,68 +6209,68 @@
       </c>
       <c r="C88" t="s">
         <v>347</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>225</v>
       </c>
       <c r="F88" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>348</v>
       </c>
       <c r="D89">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>349</v>
       </c>
       <c r="D90">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>350</v>
       </c>
       <c r="D91">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
@@ -6917,51 +6917,51 @@
       </c>
       <c r="C124" t="s">
         <v>392</v>
       </c>
       <c r="D124">
         <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>58</v>
       </c>
       <c r="F124" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>2.0</v>
       </c>
       <c r="C125" t="s">
         <v>394</v>
       </c>
       <c r="D125">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>109</v>
       </c>
       <c r="F125" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>2.0</v>
       </c>
       <c r="C126" t="s">
         <v>396</v>
       </c>
       <c r="D126">
         <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>86</v>
       </c>
       <c r="F126" t="s">
@@ -6977,85 +6977,85 @@
       </c>
       <c r="C127" t="s">
         <v>398</v>
       </c>
       <c r="D127">
         <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>2.0</v>
       </c>
       <c r="C128" t="s">
         <v>399</v>
       </c>
       <c r="D128">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>2.0</v>
       </c>
       <c r="C129" t="s">
         <v>400</v>
       </c>
       <c r="D129">
         <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>86</v>
       </c>
       <c r="F129" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>402</v>
       </c>
       <c r="D130">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>231</v>
       </c>
       <c r="F130" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>403</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
@@ -7274,153 +7274,153 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>423</v>
       </c>
       <c r="D145">
         <v>27</v>
       </c>
       <c r="E145" t="s">
         <v>33</v>
       </c>
       <c r="F145" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>424</v>
       </c>
       <c r="D146">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>225</v>
       </c>
       <c r="F146" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>425</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>130</v>
       </c>
       <c r="F147" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>427</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>33</v>
       </c>
       <c r="F148" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>428</v>
       </c>
       <c r="D149">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>97</v>
       </c>
       <c r="F149" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>429</v>
       </c>
       <c r="D150">
         <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>86</v>
       </c>
       <c r="F150" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>430</v>
       </c>
       <c r="D151">
         <v>29</v>
       </c>
       <c r="E151" t="s">
         <v>124</v>
       </c>
       <c r="F151" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>432</v>
       </c>
       <c r="D152">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>231</v>
       </c>
       <c r="F152" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>433</v>
       </c>
       <c r="D153">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>231</v>
       </c>
       <c r="F153" t="s">
         <v>232</v>
       </c>
     </row>
@@ -8044,51 +8044,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>476</v>
       </c>
       <c r="D191">
         <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>97</v>
       </c>
       <c r="F191" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>477</v>
       </c>
       <c r="D192">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>97</v>
       </c>
       <c r="F192" t="s">
         <v>451</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>